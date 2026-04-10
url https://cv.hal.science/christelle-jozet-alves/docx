--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -494,287 +494,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach to investigating spatial cognition in Arctic charr ( Salvelinus alpinus )</w:t>
+                <w:t xml:space="preserve">False memories in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dellinger</w:t>
+                <w:t xml:space="preserve">Lisa Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Suret</w:t>
+                <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Choblet</w:t>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15936⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (8), pp.110322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715807v1</w:t>
+                <w:t xml:space="preserve">hal-04662222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False memories in cuttlefish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological approach to investigating spatial cognition in Arctic charr ( Salvelinus alpinus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Poncet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Billard</w:t>
+                <w:t xml:space="preserve">Léo Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Clayton</w:t>
+                <w:t xml:space="preserve">Maxime Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (8), pp.110322. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662222v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cephalopod learning and memory</w:t>
               </w:r>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (20), pp.R1091-R1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -858,351 +858,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish color change as an emerging proxy for ecotoxicology</w:t>
+                <w:t xml:space="preserve">Effects of 17α-ethinylestradiol on the neuroendocrine gonadotropic system and behavior of European sea bass larvae (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïd Gouveneaux</w:t>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Minet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Stéphanie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1162709⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (6), pp.198-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2023.2177781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053144v1</w:t>
+                <w:t xml:space="preserve">hal-04203986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 17α-ethinylestradiol on the neuroendocrine gonadotropic system and behavior of European sea bass larvae (Dicentrarchus labrax)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuttlefish color change as an emerging proxy for ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Olivier</w:t>
+                <w:t xml:space="preserve">Anaïd Gouveneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Poret</w:t>
+                <w:t xml:space="preserve">Antoine Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minier</w:t>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 86 (6), pp.198-215. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15287394.2023.2177781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1162709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203986v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unruly octopuses are the rule: Octopus vulgaris use multiple and individually variable strategies in an episodic-like memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience et mémoire : de la seiche au geai.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an exposure protocol for toxicity test (FEET) for a marine species: the European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Soloperto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (11), pp.15777-15790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1689,284 +1689,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish retrieve whether they smelt or saw a previously encountered item</w:t>
+                <w:t xml:space="preserve">Cuttlefish show flexible and future-dependent foraging cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.5413. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.20190743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62335-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518751v1</w:t>
+                <w:t xml:space="preserve">hal-02467645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish show flexible and future-dependent foraging cognition</w:t>
+                <w:t xml:space="preserve">Cuttlefish retrieve whether they smelt or saw a previously encountered item</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Clayton</w:t>
+                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (2), pp.20190743. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62335-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467645v1</w:t>
+                <w:t xml:space="preserve">hal-02518751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐specific lateralization during aggressive interactions in breeding king penguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+                <w:t xml:space="preserve">Bastien S. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1990,2039 +1990,2069 @@
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eth.12868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708666v1</w:t>
+                <w:t xml:space="preserve">hal-02103092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific lateralization during aggressive interactions in breeding king penguins</w:t>
+                <w:t xml:space="preserve">Hidden in the sand: Alteration of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien S. Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viblanc</w:t>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12868⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.109738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103092v1</w:t>
+                <w:t xml:space="preserve">hal-02316741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in the sand: Alteration of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+                <w:t xml:space="preserve">Fighting and mating success in giant Australian cuttlefish is influenced by behavioural lateralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina C Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Radday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger T Hanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109738⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1898), pp.20182507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316741v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting and mating success in giant Australian cuttlefish is influenced by behavioural lateralization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory Laterality Is Valence-Dependent in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger T Hanlon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2507⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11091129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068017v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory Laterality Is Valence-Dependent in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stressful conditions affect reproducing cuttlefish (Sepia officinalis), reducing egg output and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym11091129⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279643v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressful conditions affect reproducing cuttlefish (Sepia officinalis), reducing egg output and quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Visual asymmetries in cuttlefish during brightness matching for camouflage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Vallortigara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy115⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (17), pp.R925 - R926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870886v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual asymmetries in cuttlefish during brightness matching for camouflage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing age-related decline of recognition memory and brain activation profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894161v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing age-related decline of recognition memory and brain activation profile in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
+                <w:t xml:space="preserve">Maternal and Embryonic Stress Influence Offspring Behavior in the Cuttlefish Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.222-231. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733066v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Embryonic Stress Influence Offspring Behavior in the Cuttlefish Sepia officinalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+                <w:t xml:space="preserve">Deletion of the serotonin receptor type 7 disrupts the acquisition of allocentric but not egocentric navigation strategies in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00981⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 320 (1), pp.179 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668387v1</w:t>
+                <w:t xml:space="preserve">hal-01472663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the serotonin receptor type 7 disrupts the acquisition of allocentric but not egocentric navigation strategies in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">The Effect of an Artificial Incubation Environment on Hatchling Size and Behavior in the Cuttlefish, Sepia Officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.97--105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472663v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antidepressant venlafaxine may act as a neurodevelopmental toxicant in cuttlefish (Sepia officinalis)</w:t>
+                <w:t xml:space="preserve">Pre-hatching fluoxetine-induced neurochemical, neurodevelopmental, and immunological changes in newly hatched cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussithe Koueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.142--153. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5030--5045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4591-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472650v1</w:t>
+                <w:t xml:space="preserve">hal-01472649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
+                <w:t xml:space="preserve">The antidepressant venlafaxine may act as a neurodevelopmental toxicant in cuttlefish (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+                <w:t xml:space="preserve">William Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.142--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472653v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial learning in the cuttlefish Sepia officinalis: preference for vertical over horizontal information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Scatà</w:t>
+                <w:t xml:space="preserve">Lateralization of Eye Use in Cuttlefish: Opposite Direction for Anti-Predatory and Predatory Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger T. Hanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadav Shashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.129080⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472651v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of Eye Use in Cuttlefish: Opposite Direction for Anti-Predatory and Predatory Behaviors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Benkada</w:t>
+                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivannah Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00620⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1175--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472648v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hatching fluoxetine-induced neurochemical, neurodevelopmental, and immunological changes in newly hatched cuttlefish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
+                <w:t xml:space="preserve">Spatial learning in the cuttlefish Sepia officinalis: preference for vertical over horizontal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Noam Josef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noussithe Koueta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.5030--5045. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (18), pp.2928--2933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4591-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.129080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472649v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of an Artificial Incubation Environment on Hatchling Size and Behavior in the Cuttlefish, Sepia Officinalis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472647v1</w:t>
+                <w:t xml:space="preserve">hal-01472654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Belblidia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 286, pp.80--84. </w:t>
@@ -4054,1500 +4084,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embryonic exposure to predator odour modulates visual lateralization in cuttlefish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1752), pp.20122575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472654v1</w:t>
+                <w:t xml:space="preserve">hal-00862297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to predator odour modulates visual lateralization in cuttlefish.</w:t>
+                <w:t xml:space="preserve">Evidence of episodic-like memory in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hébert</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2575⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (23), pp.R1033--R1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862297v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of episodic-like memory in cuttlefish</w:t>
+                <w:t xml:space="preserve">Visual lateralization is task and age dependent in cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.10.021⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (6), pp.1313-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472656v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish rely on both polarized light and landmarks for orientation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral correlates of visual lateralization in Sepia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0487-9⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 234 (1), pp.20-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862311v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual lateralization is task and age dependent in cuttlefish, Sepia officinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuttlefish rely on both polarized light and landmarks for orientation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.02.023⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.591-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0487-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867079v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral correlates of visual lateralization in Sepia</w:t>
+                <w:t xml:space="preserve">Short-distance navigation in cephalopods: a review and synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geary Boal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.239-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-007-0192-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.05.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00862808v1</w:t>
+                <w:t xml:space="preserve">hal-00863309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-distance navigation in cephalopods: a review and synthesis.</w:t>
+                <w:t xml:space="preserve">Sex differences in spatial cognition in an invertebrate: the cuttlefish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (1646), pp.2049-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-007-0192-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00863309v1</w:t>
+                <w:t xml:space="preserve">hal-00863336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in spatial cognition in an invertebrate: the cuttlefish.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does kainic acid induce partial brain lesion in an invertebrate model: sepia officinalis? Comparison with electrolytic lesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0501⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1238, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863336v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does kainic acid induce partial brain lesion in an invertebrate model: sepia officinalis? Comparison with electrolytic lesion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field and Laboratory Observations of Sepia (Doratosepion) elongata, d'Orbigny, 1845</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Veliger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (4), pp.313-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.08.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00863334v1</w:t>
+                <w:t xml:space="preserve">hal-01485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and Laboratory Observations of Sepia (Doratosepion) elongata, d'Orbigny, 1845</w:t>
+                <w:t xml:space="preserve">Orientation in the cuttlefish Sepia officinalis: response versus place learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geary Boal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Veliger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-006-0027-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485918v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation in the cuttlefish Sepia officinalis: response versus place learning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dorsal and ventral vertical lobe electrolytic lesions on spatial learning and locomotor activity in Sepia officinalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (5), pp.1151-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0735-7044.120.5.1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5557,272 +5453,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proximate cause of the eye beat behaviour in the Pacific white shrimp (Penaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Kersanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewarn Pinganaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental time travels: insights from cephalopod molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for Neuroethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Neuroethology, Jul 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prior familiarisation with the test arena on feeding assessment in the Pacific white shrimp (Penaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,73 +5746,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture Society 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic cognition: from birds to cephalopods. Symposium « In honour of the contributions of Nicola Clayton”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5932,2670 +5828,2670 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual International Conference of Comparative Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comparative cognition society, Apr 2024, Albuquerque (NM), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des conditions de bien-être chez la petite roussette Scyliorhinus canicula : apport de l’éthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Coupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RESAMA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Étude Sanitaire des Animaux Modèles Aquatique, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céphalopodes : un cerveau partagé pour mieux fonctionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Mar 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’origine évolutive des voyages mentaux dans le temps en étudiant les mollusques céphalopodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2023, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of light colour and intensity on the stress of the Pacific white shrimp Litopenaeus vannamei in video tracking experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aquaculture Society 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental time travels: insights from a cephalopod mollusk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the common cuttlefish’s behaviour and colour change as sublethal endpoints for the assessment of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaid Gouveneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cephalopod International Advisory Council conference, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030660v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La seiche : écologie et comportement</w:t>
+                <w:t xml:space="preserve">Mental time travels: insights from a cephalopod mollusk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la turlutte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - INSHS (INstitut des Sciences Humaines et Sociales) LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266, Jun 2022, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055689v1</w:t>
+                <w:t xml:space="preserve">hal-04030660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mollusque céphalopode est-il capable de se souvenir de son passé et de planifier son futur ?</w:t>
+                <w:t xml:space="preserve">La seiche : écologie et comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A la recherche du temps en neuropsychologie : Perception, mémoire, neurologie, psychiatrie, philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Signoret, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Fête de la turlutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - INSHS (INstitut des Sciences Humaines et Sociales) LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266, Jun 2022, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030692v1</w:t>
+                <w:t xml:space="preserve">hal-04055689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine effects of 17α-ethynilestradiol during the early developmental stages of sea bass (Dicentrarchus labrax).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un mollusque céphalopode est-il capable de se souvenir de son passé et de planifier son futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th CECE and 9th ISFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Faro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">A la recherche du temps en neuropsychologie : Perception, mémoire, neurologie, psychiatrie, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Signoret, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583680v1</w:t>
+                <w:t xml:space="preserve">hal-04030692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and behavioural laterality in cuttlefish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurotransmitter and endocrine systems in marine invertebrates: targets for medetomidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellanger Cecile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouveneaux Anaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brousseau Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">meeting of the French Club for Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">ESCPB 2022 European society for comparative physiology and biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European society for comparative physiology and biochemistry, Aug 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030677v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotransmitter and endocrine systems in marine invertebrates: targets for medetomidine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain and behavioural laterality in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCPB 2022 European society for comparative physiology and biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European society for comparative physiology and biochemistry, Aug 2022, Naples, Italy</w:t>
+              <w:t xml:space="preserve">meeting of the French Club for Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453120v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the common cuttlefish’s behaviour and colour change as sublethal endpoints for the assessment of endocrine disruptors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuroendocrine effects of 17α-ethynilestradiol during the early developmental stages of sea bass (Dicentrarchus labrax).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cephalopod International Advisory Council conference, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">33th CECE and 9th ISFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030551v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andouch Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baratte Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual meeting of the French Club for Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Club for Invertebrate Neurobiology, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did I see it or did I smell it? An investigation of source memory in cuttlefish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
+                <w:t xml:space="preserve">Hidden in the sand: Modification of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture de Lille Yncréa Hauts-de-France; Société Française pour l'Etude du Comportement Animal, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164654v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in the sand: Modification of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+                <w:t xml:space="preserve">Did I see it or did I smell it? An investigation of source memory in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljerka Ostojac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crosby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture de Lille Yncréa Hauts-de-France; Société Française pour l'Etude du Comportement Animal, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438102v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Aroua</w:t>
+                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834797v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Slamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826325v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic-like memory in an invertebrate: the cuttlefish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576162v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Episodic-like memory in an invertebrate: the cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576161v1</w:t>
+                <w:t xml:space="preserve">hal-01576162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de type épisodique chez la seiche commune Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valence émotionnelle des stimuli influence la latéralisation visuelle chez les singes de Brazza (Cercopithecus neglectus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary left and right visual hemifield specialization in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Colloque de la Société Francophone de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Oct 2016, Paimpont, France</w:t>
+              <w:t xml:space="preserve">16th congress of the International Society for Behavioral Ecology Post Conference Symposium: "Cerebral and Motor Lateralization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Exeter, Aug 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382424v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary left and right visual hemifield specialization in cuttlefish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valence émotionnelle des stimuli influence la latéralisation visuelle chez les singes de Brazza (Cercopithecus neglectus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th congress of the International Society for Behavioral Ecology Post Conference Symposium: "Cerebral and Motor Lateralization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Exeter, Aug 2016, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">29e Colloque de la Société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Oct 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433843v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic predator-exposure potentially affects memory, feeding motivation and visual acuity during the first prey encounter of cuttlefish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Maternal and embryonic stress affect defensive and predatory behaviour in juvenile cuttlefish Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434055v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual laterality in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CephsInAction WG3 meeting – Cagliari 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediterranean Neuroscience Society; Working Group 3 (Neurophysiology, Anaesthesia and Humane end-points), Jun 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and embryonic stress affect defensive and predatory behaviour in juvenile cuttlefish Sepia officinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic predator-exposure potentially affects memory, feeding motivation and visual acuity during the first prey encounter of cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Bibost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433937v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latéralité perceptuelle : approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie et Centre des Sciences du Goût et de l'Alimentation (CSGA), Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural flexibility and learning in cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Neurophysiology of Molluscs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kingston, Surrey, Apr 2004, Kingston, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8605,328 +8501,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animacy perception in the common cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien S. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for Neuroethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the learning behavior of an agent in a problem-solving experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aubert</w:t>
+                <w:t xml:space="preserve">Luc Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the NeuroMod Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la couleur et de l'intensité lumineuse sur le stress de la crevette Litopenaeus vannamei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8954,100 +8850,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de la Société Française pour l'Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of light colour and intensity on stress responses of the Pacific white shrimp (Litopenaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9075,1264 +8971,1264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale nBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future planning abilities in the common cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CephRes2020 Virtual Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Napoli, Italy. </w:t>
+              <w:t xml:space="preserve">ASAB Winter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, ONLINE, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054076v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future planning abilities in the common cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAB Winter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, ONLINE, United Kingdom</w:t>
+              <w:t xml:space="preserve">CephRes2020 Virtual Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Napoli, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054091v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter et Éviter les prédateurs chez la seiche (Sepia officinalis) : quel(s) côté(s) choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline B. Zablocki-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léanna Tessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La témérité chez le rat est en lien avec des comportements exploratoires en situation libre mais pas en exposition forcée à un milieu non-familier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schepens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional value of stimuli alters visual lateralization of de Brazza’s monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th congress of the International Society for Behavioral Ecology (ISBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436415v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436418v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Bidel</w:t>
+                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436428v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436408v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial learning in cuttlefish: preference of vertical over horizontal information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scatà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadav Shashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a 5-HT receptor in the brain of a cephalopod mollusc, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dauphin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10342,594 +10238,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 5 Travailler avec les céphalopodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Peyrafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’expérimentation animale. Volume 2 : La pratique. Travailler avec les ruminants, les PNH, les porcs, les aquacoles et les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.646, 2023, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonk, J.; Shackelford, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2019, 978-3-319-47829-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1770-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuttlefish preschool or how to learn in the peri-hatching period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Darmaillacq; Ludovic Dickel; Jennifer Mather. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod Cognition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.3-30, 2014, 9781107015562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation in cephalopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geary Boal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Darmaillacq; Ludovic Dickel; Jennifer Mather. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod Cognition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.150-176, 2014, 9781107015562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 25. Learning, Memory, and Brain Plasticity in Cuttlefish (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Randolf Menzel; Paul Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Academic Press, 2013, 9780124158238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-415823-8.00025-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10939,245 +10835,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 240p, 2018, 9782100770748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan D. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael D. Breed; Janice Moore. Academic Press, pp.304-307, 2010, 9780080453330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-045337-8.00145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11324,51 +11220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kuba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Roumbedakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruwat Nabhitabhata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10017-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet Lisa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger C&#233;cile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozet-Alves Christelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-024-00663-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Suret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Choblet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Clayton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schnell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Gouveneaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Knigge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1162709" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2023.2177781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03788394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Desnous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16785-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Schnell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T Hanlon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02518751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S. Clayton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62335-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12868" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien S. Lemaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109738" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina C Hall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Radday" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2507" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. O'Brien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vallortigara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00981" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Callewaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.05.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPMQG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scat&#224;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Josef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Shashar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.129080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Hanlon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Benkada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00620" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussithe Koueta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4591-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Cartron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0487-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PX5DJTF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Healy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.02.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2B0X2KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.05.042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXR1C7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geary Boal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0192-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN04BJBH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mod&#233;ran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graindorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chichery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.08.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLTHWH6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-006-0027-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D030XFPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1151" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersant&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewarn Pinganaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030469v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030660v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030692v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nihoul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Sarah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Cecile" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouveneaux Anaid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Salom&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Gouveneaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Darmaillacq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouch Aude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte S&#233;bastien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljerka Ostojac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crosby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576162v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01382424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433843v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bowie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Bibost" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline B. Zablocki-Thomas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anna Tessonneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schepens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436439v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711286v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1770-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576260v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415823-8.00025-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Healy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-045337-8.00145-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kuba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Roumbedakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruwat Nabhitabhata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10017-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet Lisa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger C&#233;cile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozet-Alves Christelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-024-00663-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Clayton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Suret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Choblet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schnell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2023.2177781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Gouveneaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Knigge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1162709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03788394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Desnous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16785-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Schnell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T Hanlon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02518751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S. Clayton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62335-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien S. Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12868" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina C Hall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Radday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. O'Brien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vallortigara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00981" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussithe Koueta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4591-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Callewaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.05.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPMQG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Hanlon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Benkada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00620" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scat&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Josef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Shashar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.129080" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Healy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.02.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2B0X2KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.05.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXR1C7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Cartron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0487-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PX5DJTF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geary Boal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0192-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN04BJBH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mod&#233;ran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graindorge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chichery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLTHWH6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-006-0027-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D030XFPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1151" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587715v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersant&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewarn Pinganaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Gouveneaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Darmaillacq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Sarah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Cecile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouveneaux Anaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Salom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nihoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouch Aude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte S&#233;bastien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438102v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164654v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljerka Ostojac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crosby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01382424v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bowie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Bibost" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline B. Zablocki-Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anna Tessonneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434165v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schepens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1770-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415823-8.00025-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576237v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Healy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-045337-8.00145-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>