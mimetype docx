--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -494,715 +494,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False memories in cuttlefish</w:t>
+                <w:t xml:space="preserve">Methodological approach to investigating spatial cognition in Arctic charr ( Salvelinus alpinus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Poncet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Billard</w:t>
+                <w:t xml:space="preserve">Marion Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Clayton</w:t>
+                <w:t xml:space="preserve">Léo Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+                <w:t xml:space="preserve">Maxime Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662222v1</w:t>
+                <w:t xml:space="preserve">hal-04715807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach to investigating spatial cognition in Arctic charr ( Salvelinus alpinus )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">False memories in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Suret</w:t>
+                <w:t xml:space="preserve">Lisa Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Choblet</w:t>
+                <w:t xml:space="preserve">Nicola Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (8), pp.110322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715807v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cephalopod learning and memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuttlefish color change as an emerging proxy for ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïd Gouveneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.08.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1162709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258092v1</w:t>
+                <w:t xml:space="preserve">hal-04053144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 17α-ethinylestradiol on the neuroendocrine gonadotropic system and behavior of European sea bass larvae (Dicentrarchus labrax)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Poret</w:t>
+                <w:t xml:space="preserve">Cephalopod learning and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15287394.2023.2177781⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (20), pp.R1091-R1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203986v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish color change as an emerging proxy for ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of 17α-ethinylestradiol on the neuroendocrine gonadotropic system and behavior of European sea bass larvae (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïd Gouveneaux</w:t>
+                <w:t xml:space="preserve">Stéphanie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Minet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (6), pp.198-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1162709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2023.2177781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053144v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unruly octopuses are the rule: Octopus vulgaris use multiple and individually variable strategies in an episodic-like memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience et mémoire : de la seiche au geai.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an exposure protocol for toxicity test (FEET) for a marine species: the European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Soloperto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (11), pp.15777-15790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,77 +2033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden in the sand: Alteration of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Chabenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 186, pp.109738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,51 +2384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressful conditions affect reproducing cuttlefish (Sepia officinalis), reducing egg output and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual asymmetries in cuttlefish during brightness matching for camouflage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Vallortigara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Mezraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3018,1093 +3018,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of an Artificial Incubation Environment on Hatchling Size and Behavior in the Cuttlefish, Sepia Officinalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bowie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivannah Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1175--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472647v1</w:t>
+                <w:t xml:space="preserve">hal-01472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hatching fluoxetine-induced neurochemical, neurodevelopmental, and immunological changes in newly hatched cuttlefish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The antidepressant venlafaxine may act as a neurodevelopmental toxicant in cuttlefish (Sepia officinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4591-7⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.142--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472649v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antidepressant venlafaxine may act as a neurodevelopmental toxicant in cuttlefish (Sepia officinalis)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial learning in the cuttlefish Sepia officinalis: preference for vertical over horizontal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Josef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (18), pp.2928--2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.129080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01472650v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralization of Eye Use in Cuttlefish: Opposite Direction for Anti-Predatory and Predatory Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger T. Hanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2016.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Pre-hatching fluoxetine-induced neurochemical, neurodevelopmental, and immunological changes in newly hatched cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussithe Koueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5030--5045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4591-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01472653v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial learning in the cuttlefish Sepia officinalis: preference for vertical over horizontal information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Scatà</w:t>
+                <w:t xml:space="preserve">The Effect of an Artificial Incubation Environment on Hatchling Size and Behavior in the Cuttlefish, Sepia Officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.97--105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472651v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.80--84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472654v1</w:t>
+                <w:t xml:space="preserve">hal-01472655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 286, pp.80--84. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472655v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic exposure to predator odour modulates visual lateralization in cuttlefish.</w:t>
               </w:r>
@@ -4279,444 +4279,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual lateralization is task and age dependent in cuttlefish, Sepia officinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuttlefish rely on both polarized light and landmarks for orientation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Romagny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.02.023⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.591-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0487-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867079v1</w:t>
+                <w:t xml:space="preserve">hal-00862311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral correlates of visual lateralization in Sepia</w:t>
+                <w:t xml:space="preserve">Visual lateralization is task and age dependent in cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dickel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Dacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.05.042⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (6), pp.1313-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862808v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish rely on both polarized light and landmarks for orientation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral correlates of visual lateralization in Sepia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (4), pp.591-6. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 234 (1), pp.20-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0487-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862311v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-distance navigation in cephalopods: a review and synthesis.</w:t>
               </w:r>
@@ -4728,51 +4728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geary Boal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (4), pp.239-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275 (1646), pp.2049-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,64 +4961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1238, pp.44-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5090,64 +5090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadav Shashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Veliger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (4), pp.313-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geary Boal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (5), pp.1151-8. </w:t>
@@ -5461,342 +5461,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proximate cause of the eye beat behaviour in the Pacific white shrimp (Penaeus vannamei)</w:t>
+                <w:t xml:space="preserve">Effect of prior familiarisation with the test arena on feeding assessment in the Pacific white shrimp (Penaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ewarn Pinganaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Reste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">World Aquaculture Society 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587715v1</w:t>
+                <w:t xml:space="preserve">hal-04714035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental time travels: insights from cephalopod molluscs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The proximate cause of the eye beat behaviour in the Pacific white shrimp (Penaeus vannamei)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Kersanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewarn Pinganaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Neuroethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Neuroethology, Jul 2024, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">53ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711293v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prior familiarisation with the test arena on feeding assessment in the Pacific white shrimp (Penaeus vannamei)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental time travels: insights from cephalopod molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture Society 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Congress for Neuroethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Neuroethology, Jul 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714035v1</w:t>
+                <w:t xml:space="preserve">hal-04711293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic cognition: from birds to cephalopods. Symposium « In honour of the contributions of Nicola Clayton”</w:t>
               </w:r>
@@ -6041,64 +6041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2023, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6242,704 +6242,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the common cuttlefish’s behaviour and colour change as sublethal endpoints for the assessment of endocrine disruptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental time travels: insights from a cephalopod mollusk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cephalopod International Advisory Council conference, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030551v1</w:t>
+                <w:t xml:space="preserve">hal-04030660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental time travels: insights from a cephalopod mollusk</w:t>
+                <w:t xml:space="preserve">La seiche : écologie et comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Fête de la turlutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - INSHS (INstitut des Sciences Humaines et Sociales) LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266, Jun 2022, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030660v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La seiche : écologie et comportement</w:t>
+                <w:t xml:space="preserve">Un mollusque céphalopode est-il capable de se souvenir de son passé et de planifier son futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la turlutte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - INSHS (INstitut des Sciences Humaines et Sociales) LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266, Jun 2022, Arcachon, France</w:t>
+              <w:t xml:space="preserve">A la recherche du temps en neuropsychologie : Perception, mémoire, neurologie, psychiatrie, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Signoret, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055689v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mollusque céphalopode est-il capable de se souvenir de son passé et de planifier son futur ?</w:t>
+                <w:t xml:space="preserve">Brain and behavioural laterality in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A la recherche du temps en neuropsychologie : Perception, mémoire, neurologie, psychiatrie, philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Signoret, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">meeting of the French Club for Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030692v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotransmitter and endocrine systems in marine invertebrates: targets for medetomidine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
+                <w:t xml:space="preserve">Neuroendocrine effects of 17α-ethynilestradiol during the early developmental stages of sea bass (Dicentrarchus labrax).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCPB 2022 European society for comparative physiology and biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European society for comparative physiology and biochemistry, Aug 2022, Naples, Italy</w:t>
+              <w:t xml:space="preserve">33th CECE and 9th ISFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453120v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and behavioural laterality in cuttlefish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurotransmitter and endocrine systems in marine invertebrates: targets for medetomidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellanger Cecile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouveneaux Anaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brousseau Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">meeting of the French Club for Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">ESCPB 2022 European society for comparative physiology and biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European society for comparative physiology and biochemistry, Aug 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030677v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine effects of 17α-ethynilestradiol during the early developmental stages of sea bass (Dicentrarchus labrax).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the common cuttlefish’s behaviour and colour change as sublethal endpoints for the assessment of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Nihoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Poret</w:t>
+                <w:t xml:space="preserve">Anaid Gouveneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Maugars</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-S. Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th CECE and 9th ISFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Faro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cephalopod International Advisory Council conference, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583680v1</w:t>
+                <w:t xml:space="preserve">hal-04030551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andouch Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baratte Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual meeting of the French Club for Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Club for Invertebrate Neurobiology, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,713 +7010,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in the sand: Modification of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+                <w:t xml:space="preserve">Did I see it or did I smell it? An investigation of source memory in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljerka Ostojac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crosby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture de Lille Yncréa Hauts-de-France; Société Française pour l'Etude du Comportement Animal, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438102v1</w:t>
+                <w:t xml:space="preserve">hal-02164654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did I see it or did I smell it? An investigation of source memory in cuttlefish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
+                <w:t xml:space="preserve">Hidden in the sand: Modification of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture de Lille Yncréa Hauts-de-France; Société Française pour l'Etude du Comportement Animal, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164654v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nicolle</w:t>
+                <w:t xml:space="preserve">Hamza Slamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826325v1</w:t>
+                <w:t xml:space="preserve">hal-01834797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Louis</w:t>
+                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salima Aroua</w:t>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834797v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic-like memory in an invertebrate: the cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576161v1</w:t>
+                <w:t xml:space="preserve">hal-01576162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic-like memory in an invertebrate: the cuttlefish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576162v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de type épisodique chez la seiche commune Sepia officinalis</w:t>
               </w:r>
@@ -7942,342 +7942,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and embryonic stress affect defensive and predatory behaviour in juvenile cuttlefish Sepia officinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic predator-exposure potentially affects memory, feeding motivation and visual acuity during the first prey encounter of cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Bibost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433937v1</w:t>
+                <w:t xml:space="preserve">hal-02434055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual laterality in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CephsInAction WG3 meeting – Cagliari 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediterranean Neuroscience Society; Working Group 3 (Neurophysiology, Anaesthesia and Humane end-points), Jun 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic predator-exposure potentially affects memory, feeding motivation and visual acuity during the first prey encounter of cuttlefish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal and embryonic stress affect defensive and predatory behaviour in juvenile cuttlefish Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434055v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latéralité perceptuelle : approche comparative</w:t>
               </w:r>
@@ -8358,77 +8358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural flexibility and learning in cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,263 +9007,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future planning abilities in the common cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAB Winter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, ONLINE, United Kingdom</w:t>
+              <w:t xml:space="preserve">CephRes2020 Virtual Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Napoli, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054091v1</w:t>
+                <w:t xml:space="preserve">hal-03054076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future planning abilities in the common cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CephRes2020 Virtual Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Napoli, Italy. </w:t>
+              <w:t xml:space="preserve">ASAB Winter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, ONLINE, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054076v1</w:t>
+                <w:t xml:space="preserve">hal-03054091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter et Éviter les prédateurs chez la seiche (Sepia officinalis) : quel(s) côté(s) choisir ?</w:t>
               </w:r>
@@ -9528,549 +9528,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436408v1</w:t>
+                <w:t xml:space="preserve">hal-02436415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436428v1</w:t>
+                <w:t xml:space="preserve">hal-02436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436415v1</w:t>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436418v1</w:t>
+                <w:t xml:space="preserve">hal-02436428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial learning in cuttlefish: preference of vertical over horizontal information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scatà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadav Shashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10095,51 +10095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a 5-HT receptor in the brain of a cephalopod mollusc, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,51 +10147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
@@ -10304,51 +10304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Peyrafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’expérimentation animale. Volume 2 : La pratique. Travailler avec les ruminants, les PNH, les porcs, les aquacoles et les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.646, 2023, 978-2-86906-919-0</w:t>
@@ -10390,51 +10390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10511,64 +10511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Darmaillacq; Ludovic Dickel; Jennifer Mather. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod Cognition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.3-30, 2014, 9781107015562</w:t>
@@ -10696,90 +10696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 25. Learning, Memory, and Brain Plasticity in Cuttlefish (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Randolf Menzel; Paul Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Academic Press, 2013, 9780124158238. </w:t>
@@ -10862,51 +10862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11220,51 +11220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kuba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Roumbedakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruwat Nabhitabhata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10017-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet Lisa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger C&#233;cile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozet-Alves Christelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-024-00663-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Clayton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Suret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Choblet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schnell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2023.2177781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Gouveneaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Knigge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1162709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03788394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Desnous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16785-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Schnell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T Hanlon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02518751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S. Clayton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62335-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien S. Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12868" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina C Hall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Radday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. O'Brien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vallortigara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00981" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussithe Koueta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4591-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Callewaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.05.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPMQG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Hanlon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Benkada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00620" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scat&#224;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Josef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Shashar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.129080" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Healy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.02.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2B0X2KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.05.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXR1C7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Cartron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0487-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PX5DJTF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geary Boal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0192-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN04BJBH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mod&#233;ran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graindorge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chichery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLTHWH6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-006-0027-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D030XFPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1151" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587715v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersant&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewarn Pinganaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Gouveneaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Darmaillacq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Sarah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Cecile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouveneaux Anaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Salom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nihoul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouch Aude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte S&#233;bastien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438102v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164654v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljerka Ostojac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crosby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01382424v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bowie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Bibost" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline B. Zablocki-Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anna Tessonneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434165v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schepens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1770-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415823-8.00025-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576237v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Healy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-045337-8.00145-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kuba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Roumbedakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruwat Nabhitabhata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10017-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet Lisa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger C&#233;cile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozet-Alves Christelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-024-00663-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Suret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Choblet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Clayton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Gouveneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Knigge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1162709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2023.2177781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03788394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Desnous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16785-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Schnell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T Hanlon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02518751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S. Clayton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62335-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien S. Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12868" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina C Hall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Radday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. O'Brien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vallortigara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00981" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Callewaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.05.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPMQG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scat&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Josef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Shashar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.129080" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Hanlon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Benkada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00620" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussithe Koueta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4591-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Cartron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0487-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PX5DJTF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Healy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.02.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2B0X2KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.05.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXR1C7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geary Boal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0192-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN04BJBH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mod&#233;ran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graindorge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chichery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLTHWH6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-006-0027-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D030XFPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1151" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersant&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewarn Pinganaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nihoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Sarah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Cecile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouveneaux Anaid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Salom&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Gouveneaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Darmaillacq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouch Aude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte S&#233;bastien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljerka Ostojac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crosby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576162v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01382424v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bowie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Bibost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433937v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline B. Zablocki-Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anna Tessonneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434165v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schepens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1770-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415823-8.00025-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576237v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Healy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-045337-8.00145-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>