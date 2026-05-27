--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3825 +234,3825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of light colour and intensity on stress responses in the Pacific white shrimp (Penaeus vannamei)</w:t>
+                <w:t xml:space="preserve">EE2 and the Fish Brain: Age-Dependent Impact of 17α-Ethinylestradiol on Brain Cell Proliferation and Behavior in Sea Bass Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Pichon</w:t>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Kersante</w:t>
+                <w:t xml:space="preserve">Stéphanie Olivier-van Stichelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Reste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">Céline Thomasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106694⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.70115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106779v1</w:t>
+                <w:t xml:space="preserve">hal-05621390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish favour their current need to hide rather than their future need for food</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of light colour and intensity on stress responses in the Pacific white shrimp (Penaeus vannamei)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roig Anthony</w:t>
+                <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Billard</w:t>
+                <w:t xml:space="preserve">Pierrick Kersante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellanger Cécile</w:t>
+                <w:t xml:space="preserve">Guillaume Le Reste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (1), pp.128-135. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.106694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-024-00663-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868884v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach to investigating spatial cognition in Arctic charr ( Salvelinus alpinus )</w:t>
+                <w:t xml:space="preserve">Cuttlefish favour their current need to hide rather than their future need for food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dellinger</w:t>
+                <w:t xml:space="preserve">Poncet Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Suret</w:t>
+                <w:t xml:space="preserve">Roig Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Choblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benhaïm</w:t>
+                <w:t xml:space="preserve">Bellanger Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15936⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (1), pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-024-00663-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715807v1</w:t>
+                <w:t xml:space="preserve">hal-04868884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False memories in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (8), pp.110322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish color change as an emerging proxy for ecotoxicology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological approach to investigating spatial cognition in Arctic charr ( Salvelinus alpinus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Minet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marion Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1162709⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053144v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cephalopod learning and memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of 17α-ethinylestradiol on the neuroendocrine gonadotropic system and behavior of European sea bass larvae (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (6), pp.198-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2023.2177781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258092v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 17α-ethinylestradiol on the neuroendocrine gonadotropic system and behavior of European sea bass larvae (Dicentrarchus labrax)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuttlefish color change as an emerging proxy for ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Poret</w:t>
+                <w:t xml:space="preserve">Anaïd Gouveneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minier</w:t>
+                <w:t xml:space="preserve">Antoine Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15287394.2023.2177781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1162709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203986v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unruly octopuses are the rule: Octopus vulgaris use multiple and individually variable strategies in an episodic-like memory task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coraline Desnous</w:t>
+                <w:t xml:space="preserve">Cephalopod learning and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
+                <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.244234⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (20), pp.R1091-R1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788394v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience et mémoire : de la seiche au geai.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Unruly octopuses are the rule: Octopus vulgaris use multiple and individually variable strategies in an episodic-like memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.244234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711289v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an exposure protocol for toxicity test (FEET) for a marine species: the European sea bass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conscience et mémoire : de la seiche au geai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414341v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic-like memory is preserved with age in cuttlefish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra K Schnell</w:t>
+                <w:t xml:space="preserve">Development of an exposure protocol for toxicity test (FEET) for a marine species: the European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Soloperto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola S Clayton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger T Hanlon</w:t>
+                <w:t xml:space="preserve">Salima Aroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1052⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (11), pp.15777-15790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16785-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334053v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of embryonic light exposure on laterality and sociality in quail chicks (Coturnix coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic-like memory is preserved with age in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle George</w:t>
+                <w:t xml:space="preserve">Nicola S Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lerch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Roger T Hanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105270⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1957), pp.20211052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145313v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish show flexible and future-dependent foraging cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Billard</w:t>
+                <w:t xml:space="preserve">Effect of embryonic light exposure on laterality and sociality in quail chicks (Coturnix coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0743⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.105270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467645v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuttlefish retrieve whether they smelt or saw a previously encountered item</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.5413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-62335-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific lateralization during aggressive interactions in breeding king penguins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien S. Lemaire</w:t>
+                <w:t xml:space="preserve">Cuttlefish show flexible and future-dependent foraging cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Viblanc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (7), pp.439-449. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.20190743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103092v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in the sand: Alteration of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
+                <w:t xml:space="preserve">Sex‐specific lateralization during aggressive interactions in breeding king penguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Chabenat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bastien S. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109738⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (7), pp.439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316741v1</w:t>
+                <w:t xml:space="preserve">hal-02103092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting and mating success in giant Australian cuttlefish is influenced by behavioural lateralization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hidden in the sand: Alteration of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger T Hanlon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1898), pp.20182507. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.109738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068017v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory Laterality Is Valence-Dependent in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fighting and mating success in giant Australian cuttlefish is influenced by behavioural lateralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Percelay</w:t>
+                <w:t xml:space="preserve">Karina C Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Léa Radday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger T Hanlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (9), pp.1129. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1898), pp.20182507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11091129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279643v1</w:t>
+                <w:t xml:space="preserve">hal-02068017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressful conditions affect reproducing cuttlefish (Sepia officinalis), reducing egg output and quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory Laterality Is Valence-Dependent in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Mezraï</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (6), </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym11091129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870886v1</w:t>
+                <w:t xml:space="preserve">hal-02279643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual asymmetries in cuttlefish during brightness matching for camouflage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Stressful conditions affect reproducing cuttlefish (Sepia officinalis), reducing egg output and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894161v1</w:t>
+                <w:t xml:space="preserve">hal-01870886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing age-related decline of recognition memory and brain activation profile in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+                <w:t xml:space="preserve">Visual asymmetries in cuttlefish during brightness matching for camouflage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Leger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giorgio Vallortigara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (17), pp.R925 - R926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733066v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and Embryonic Stress Influence Offspring Behavior in the Cuttlefish Sepia officinalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">Characterizing age-related decline of recognition memory and brain activation profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00981⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668387v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the serotonin receptor type 7 disrupts the acquisition of allocentric but not egocentric navigation strategies in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Asselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 320 (1), pp.179 - 185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maternal and Embryonic Stress Influence Offspring Behavior in the Cuttlefish Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Mezraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01472653v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antidepressant venlafaxine may act as a neurodevelopmental toxicant in cuttlefish (Sepia officinalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Pre-hatching fluoxetine-induced neurochemical, neurodevelopmental, and immunological changes in newly hatched cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
+                <w:t xml:space="preserve">Noussithe Koueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.05.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.5030--5045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4591-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01472650v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial learning in the cuttlefish Sepia officinalis: preference for vertical over horizontal information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Effect of an Artificial Incubation Environment on Hatchling Size and Behavior in the Cuttlefish, Sepia Officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.97--105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472651v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralization of Eye Use in Cuttlefish: Opposite Direction for Anti-Predatory and Predatory Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger T. Hanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2016.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hatching fluoxetine-induced neurochemical, neurodevelopmental, and immunological changes in newly hatched cuttlefish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial learning in the cuttlefish Sepia officinalis: preference for vertical over horizontal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Josef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4591-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (18), pp.2928--2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.129080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472649v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of an Artificial Incubation Environment on Hatchling Size and Behavior in the Cuttlefish, Sepia Officinalis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivannah Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1175--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472647v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">The antidepressant venlafaxine may act as a neurodevelopmental toxicant in cuttlefish (Sepia officinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.142--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472655v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
@@ -4084,6748 +4084,6882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to predator odour modulates visual lateralization in cuttlefish.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time decay of object, place and temporal order memory in a paradigm assessing simultaneously episodic-like memory components in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Belblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hébert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 280 (1752), pp.20122575. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.80--84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862297v1</w:t>
+                <w:t xml:space="preserve">hal-01472655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of episodic-like memory in cuttlefish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Embryonic exposure to predator odour modulates visual lateralization in cuttlefish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
+                <w:t xml:space="preserve">Marie Hébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (23), pp.R1033--R1035. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1752), pp.20122575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472656v1</w:t>
+                <w:t xml:space="preserve">hal-00862297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish rely on both polarized light and landmarks for orientation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of episodic-like memory in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lelia Cartron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+                <w:t xml:space="preserve">Marion Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0487-9⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (23), pp.R1033--R1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862311v1</w:t>
+                <w:t xml:space="preserve">hal-01472656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual lateralization is task and age dependent in cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent A Viblanc</w:t>
+                <w:t xml:space="preserve">Matthieu Dacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (6), pp.1313-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral correlates of visual lateralization in Sepia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 234 (1), pp.20-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.05.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-distance navigation in cephalopods: a review and synthesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cuttlefish rely on both polarized light and landmarks for orientation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.591-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0487-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-007-0192-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863309v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in spatial cognition in an invertebrate: the cuttlefish.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Short-distance navigation in cephalopods: a review and synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geary Boal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (4), pp.239-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-007-0192-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863336v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does kainic acid induce partial brain lesion in an invertebrate model: sepia officinalis? Comparison with electrolytic lesion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex differences in spatial cognition in an invertebrate: the cuttlefish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Graindorge</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Julien Modéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.08.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (1646), pp.2049-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863334v1</w:t>
+                <w:t xml:space="preserve">hal-00863336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and Laboratory Observations of Sepia (Doratosepion) elongata, d'Orbigny, 1845</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Does kainic acid induce partial brain lesion in an invertebrate model: sepia officinalis? Comparison with electrolytic lesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Veliger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1238, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485918v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation in the cuttlefish Sepia officinalis: response versus place learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geary Boal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1), pp.29-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-006-0027-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Field and Laboratory Observations of Sepia (Doratosepion) elongata, d'Orbigny, 1845</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Veliger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (4), pp.313-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of dorsal and ventral vertical lobe electrolytic lesions on spatial learning and locomotor activity in Sepia officinalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (5), pp.1151-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0735-7044.120.5.1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animacy perception in the common cuttlefish, Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien S. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress for Neuroethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the learning behavior of an agent in a problem-solving experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the NeuroMod Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la couleur et de l'intensité lumineuse sur le stress de la crevette Litopenaeus vannamei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Kersanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Reste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème colloque de la Société Française pour l'Étude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of light colour and intensity on stress responses of the Pacific white shrimp (Litopenaeus vannamei)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Kersanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Reste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'école doctorale nBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future planning abilities in the common cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASAB Winter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, ONLINE, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future planning abilities in the common cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CephRes2020 Virtual Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Napoli, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détecter et Éviter les prédateurs chez la seiche (Sepia officinalis) : quel(s) côté(s) choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline B. Zablocki-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léanna Tessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La témérité chez le rat est en lien avec des comportements exploratoires en situation libre mais pas en exposition forcée à un milieu non-familier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schepens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional value of stimuli alters visual lateralization of de Brazza’s monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th congress of the International Society for Behavioral Ecology (ISBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial learning in cuttlefish: preference of vertical over horizontal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Shashar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for a 5-HT receptor in the brain of a cephalopod mollusc, Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prior familiarisation with the test arena on feeding assessment in the Pacific white shrimp (Penaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture Society 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proximate cause of the eye beat behaviour in the Pacific white shrimp (Penaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewarn Pinganaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental time travels: insights from cephalopod molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for Neuroethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Neuroethology, Jul 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic cognition: from birds to cephalopods. Symposium « In honour of the contributions of Nicola Clayton”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola S Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual International Conference of Comparative Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comparative cognition society, Apr 2024, Albuquerque (NM), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des conditions de bien-être chez la petite roussette Scyliorhinus canicula : apport de l’éthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Coupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RESAMA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Étude Sanitaire des Animaux Modèles Aquatique, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céphalopodes : un cerveau partagé pour mieux fonctionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Mar 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’origine évolutive des voyages mentaux dans le temps en étudiant les mollusques céphalopodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2023, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of light colour and intensity on the stress of the Pacific white shrimp Litopenaeus vannamei in video tracking experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Kersanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aquaculture Society 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental time travels: insights from a cephalopod mollusk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the common cuttlefish’s behaviour and colour change as sublethal endpoints for the assessment of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaid Gouveneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cephalopod International Advisory Council conference, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030660v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La seiche : écologie et comportement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mental time travels: insights from a cephalopod mollusk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la turlutte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - INSHS (INstitut des Sciences Humaines et Sociales) LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266, Jun 2022, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055689v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mollusque céphalopode est-il capable de se souvenir de son passé et de planifier son futur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La seiche : écologie et comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A la recherche du temps en neuropsychologie : Perception, mémoire, neurologie, psychiatrie, philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Signoret, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Fête de la turlutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - INSHS (INstitut des Sciences Humaines et Sociales) LIttoral ENvironnement et Sociétés (LIENSs) - UMR 7266, Jun 2022, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030692v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and behavioural laterality in cuttlefish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un mollusque céphalopode est-il capable de se souvenir de son passé et de planifier son futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">meeting of the French Club for Invertebrate Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">A la recherche du temps en neuropsychologie : Perception, mémoire, neurologie, psychiatrie, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Signoret, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030677v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine effects of 17α-ethynilestradiol during the early developmental stages of sea bass (Dicentrarchus labrax).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Soloperto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nihoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th CECE and 9th ISFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotransmitter and endocrine systems in marine invertebrates: targets for medetomidine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain and behavioural laterality in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCPB 2022 European society for comparative physiology and biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European society for comparative physiology and biochemistry, Aug 2022, Naples, Italy</w:t>
+              <w:t xml:space="preserve">meeting of the French Club for Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453120v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the common cuttlefish’s behaviour and colour change as sublethal endpoints for the assessment of endocrine disruptors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurotransmitter and endocrine systems in marine invertebrates: targets for medetomidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellanger Cecile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouveneaux Anaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brousseau Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozet-Alves Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cephalopods in the Anthropocene: multiple challenges in a changing ocean.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cephalopod International Advisory Council conference, Apr 2022, Sesimbra-Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ESCPB 2022 European society for comparative physiology and biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European society for comparative physiology and biochemistry, Aug 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030551v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for immediate early genes as neuronal activation markers in the cephalopod mollusc Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andouch Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baratte Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual meeting of the French Club for Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Club for Invertebrate Neurobiology, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did I see it or did I smell it? An investigation of source memory in cuttlefish</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hidden in the sand: Modification of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture de Lille Yncréa Hauts-de-France; Société Française pour l'Etude du Comportement Animal, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164654v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden in the sand: Modification of burying behaviour in shore crabs and cuttlefish by antidepressant exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Did I see it or did I smell it? An investigation of source memory in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljerka Ostojac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Crosby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola S. Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Knigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">49ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture de Lille Yncréa Hauts-de-France; Société Française pour l'Etude du Comportement Animal, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438102v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Aroua</w:t>
+                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834797v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité et socialité chez la caille japonaise (Coturnix c. japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Slamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826325v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic-like memory in an invertebrate: the cuttlefish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouraïma Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576162v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuttlefish crypsis: asymmetries in the serotonergic system and visual processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Episodic-like memory in an invertebrate: the cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra K. Schnell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitário de Ciências Psicológicas, Sociais e da Vida (ISPA); Association for the Study of Animal Behaviour (ASAB), Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576161v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de type épisodique chez la seiche commune Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola S. Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary left and right visual hemifield specialization in cuttlefish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La valence émotionnelle des stimuli influence la latéralisation visuelle chez les singes de Brazza (Cercopithecus neglectus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th congress of the International Society for Behavioral Ecology Post Conference Symposium: "Cerebral and Motor Lateralization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Exeter, Aug 2016, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">29e Colloque de la Société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Oct 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433843v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valence émotionnelle des stimuli influence la latéralisation visuelle chez les singes de Brazza (Cercopithecus neglectus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Complementary left and right visual hemifield specialization in cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Colloque de la Société Francophone de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Oct 2016, Paimpont, France</w:t>
+              <w:t xml:space="preserve">16th congress of the International Society for Behavioral Ecology Post Conference Symposium: "Cerebral and Motor Lateralization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Exeter, Aug 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382424v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic predator-exposure potentially affects memory, feeding motivation and visual acuity during the first prey encounter of cuttlefish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Maternal and embryonic stress affect defensive and predatory behaviour in juvenile cuttlefish Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434055v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual laterality in cuttlefish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CephsInAction WG3 meeting – Cagliari 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediterranean Neuroscience Society; Working Group 3 (Neurophysiology, Anaesthesia and Humane end-points), Jun 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and embryonic stress affect defensive and predatory behaviour in juvenile cuttlefish Sepia officinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic predator-exposure potentially affects memory, feeding motivation and visual acuity during the first prey encounter of cuttlefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin E. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Bibost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2015 - 34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ethological Conference (IEC) &amp; Australasian Society for the Study of Animal Behaviour (ASSAB), Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Institut Pluridisciplinaire Hubert CURIEN (IPHC), Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433937v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latéralité perceptuelle : approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2822 Ethologie et Centre des Sciences du Goût et de l'Alimentation (CSGA), Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural flexibility and learning in cuttlefish, Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Neurophysiology of Molluscs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kingston, Surrey, Apr 2004, Kingston, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576819v1</w:t>
-              </w:r>
-[...1735 lines deleted...]
-                <w:t xml:space="preserve">hal-02436439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 5 Travailler avec les céphalopodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Peyrafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’expérimentation animale. Volume 2 : La pratique. Travailler avec les ruminants, les PNH, les porcs, les aquacoles et les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.646, 2023, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonk, J.; Shackelford, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2019, 978-3-319-47829-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1770-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuttlefish preschool or how to learn in the peri-hatching period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Darmaillacq; Ludovic Dickel; Jennifer Mather. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod Cognition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.3-30, 2014, 9781107015562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation in cephalopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geary Boal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Darmaillacq; Ludovic Dickel; Jennifer Mather. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod Cognition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.150-176, 2014, 9781107015562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 25. Learning, Memory, and Brain Plasticity in Cuttlefish (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Randolf Menzel; Paul Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Academic Press, 2013, 9780124158238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-415823-8.00025-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10835,245 +10969,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 240p, 2018, 9782100770748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan D. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael D. Breed; Janice Moore. Academic Press, pp.304-307, 2010, 9780080453330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-045337-8.00145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11220,51 +11354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kuba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Roumbedakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruwat Nabhitabhata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10017-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet Lisa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger C&#233;cile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozet-Alves Christelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-024-00663-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Suret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Choblet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Clayton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Gouveneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Knigge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1162709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2023.2177781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03788394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Desnous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16785-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Schnell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T Hanlon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02518751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S. Clayton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62335-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien S. Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12868" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina C Hall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Radday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. O'Brien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vallortigara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00981" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Callewaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.05.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPMQG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scat&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Josef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Shashar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.129080" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Hanlon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Benkada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00620" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussithe Koueta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4591-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Cartron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0487-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PX5DJTF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Healy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.02.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2B0X2KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.05.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXR1C7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geary Boal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0192-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN04BJBH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mod&#233;ran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graindorge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chichery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLTHWH6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-006-0027-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D030XFPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1151" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersant&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewarn Pinganaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nihoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Sarah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Cecile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouveneaux Anaid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Salom&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030551v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Gouveneaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Darmaillacq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouch Aude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte S&#233;bastien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljerka Ostojac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crosby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576162v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01382424v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bowie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Bibost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433937v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline B. Zablocki-Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anna Tessonneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434165v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schepens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1770-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415823-8.00025-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576237v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Healy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-045337-8.00145-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kuba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Roumbedakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruwat Nabhitabhata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10017-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Soloperto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier-van Stichelen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.70115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet Lisa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Anthony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger C&#233;cile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozet-Alves Christelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-024-00663-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poncet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Clayton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Suret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Choblet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15936" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2023.2177781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Gouveneaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Knigge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1162709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schnell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03788394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Desnous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16785-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Schnell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T Hanlon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03145313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lerch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02518751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S. Clayton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62335-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K. Schnell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02103092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien S. Lemaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02068017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina C Hall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Radday" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. O'Brien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vallortigara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01733066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Belblidia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdelouadoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussithe Koueta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4591-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Hanlon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Benkada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scat&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Josef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Shashar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.129080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Callewaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.05.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2MPMQG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.02.043" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2575" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.10.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Viblanc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Healy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.02.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2B0X2KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.05.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXR1C7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Cartron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0487-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PX5DJTF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geary Boal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0192-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN04BJBH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mod&#233;ran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0501" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graindorge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chichery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.08.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLTHWH6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-006-0027-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D030XFPQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.5.1151" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Kersant&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03054076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline B. Zablocki-Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anna Tessonneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schepens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewarn Pinganaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711293v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711295v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225701v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Gouveneaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Darmaillacq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nihoul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04030677v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Sarah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Cecile" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouveneaux Anaid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Salom&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04453205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouch Aude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baratte S&#233;bastien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164654v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljerka Ostojac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Crosby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576161v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boura&#239;ma Lelong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526915v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01382424v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bowie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Bibost" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01336014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1770-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576264v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576232v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415823-8.00025-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576237v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan D. Healy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-045337-8.00145-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>