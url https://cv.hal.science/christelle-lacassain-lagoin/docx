--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LACASSAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptins and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, 25, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Margins of Perception - TO-Clauses: A Standard Construction of Perception Verbs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Standardisation and Variation in English Language(s), 15.2 (15.2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See / Witness and the 'Setting-Subject Construction'. An Egocentric or Anthropocentric Perspective? An Animacy- and Subjectivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, From Culture to Language and Back: The Animacy Hierarchy in language and discourse, 5 (2), pp.271-301. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijolc.00010.lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Cognition and Emotion: Wonder, a Multifunctional and Polysemous Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The Representation of Emotions across Discourse Genres, 51, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et see : étude comparée de la construction à attribut de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2017.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accommodation en linguistique – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modes et stratégies d'accommodation, 24, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception auditive à la cognition : étude comparée du verbe HEAR en anglais et du verbe ENTENDRE en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Points de vue linguistique sur la perception, 146, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s not what it looks to be!&amp;quot; : Déconnexion entre forme et sens dans les énoncés avec verbe de perception à emploi dit “copule”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La syntaxe mensongère, 9.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments négatifs des verbes de perception : résurgence d’une présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Résurgence, 20, pp.135-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments des verbes de perception et réalité(s) originelle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lines.fr - Revue en ligne d'études anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L’idée de l’origine / The idea of origin, 3, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énoncés capacitifs et constructions à sujet locatif : des configurations transitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2023. Transmissions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See and Voir in ‘setting-subject constructions’: from perception to ‘ception’? A cognitive, subjectivity-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KFLC, The Languages, Literatures and Culture Conferences, 75th ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder: An instance of pragmaticalisation? From lexical cognitive senses to discursive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbs of thought and speech. Pragmaticalization paths across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Pardal Pardin; Eveling Garzon; Rodrigo Verano, Sep 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faille apparente à la continuité sous-jacente ? Le cas des énoncés capacitifs et des constructions à sujet locatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2002. Failles. Atelier Linguistique (ALAES) et langue orale (ALOES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction à sujet locatif avec see et voir : perception subjectivée et connaissance partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires thématiques de LiLPa, Laboratoire Linguistique, Langue et Parole (UR 1339), Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation verbale et formes de réagencement : le cas des verbes de perception et de cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmission de la recherche en grammaire anglaise, laboratoire LERMA (EA 853), Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique De Mattia-Viviès, Mar 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème, rhème, topique : quelles appellations pour quels concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Oralité, laboratoire IDEA (EA 2338), Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Gaudy-Campbell, Dec 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe de cognition et verbe de perception : étude comparée de la construction à attribut de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Coprédication (Université de Nice Sophia-Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Guillaume; Jean-Marie Merle, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Evidentiality and Epistemicity: So-called Evidential Uses of English Copular Perception Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of Societas Linguistica Europaea (SLE), workshop « Corpus and discourse approaches to epistemic stance and evidentiality: subjectivity and intersubjectivity at the crossroad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de perception et leur complémentation en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Master Sciences du Langage et du laboratoire CRISCO (EA 4255), Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Ruchot, Feb 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes et stratégies d’accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2017, Modes et stratégies d’accommodation, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (2), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-1. Construction du sens et représentation des référents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 125 p., 2021, Dixit Grammatica n° 6(1) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 118 p., 2021, Dixit Grammatica n° 6(2) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-4. Didactique des langues et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 142 p., 2021, Dixit Grammatica n° 6(4) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (3), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-3. Analyse du discours, pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 153 p., 2021, Dixit Grammatica n° 6(3) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Lacassain-Lagoin, Christelle; Marie, Florence. L'Harmattan, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de l'anglais : méthodologie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2013, Didact Anglais, 978-2-7535-2096-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self – joy, enjoyment and pleasure. Literature, history and society, and linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hentgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. L'Harmattan, 4, 2011, RIVES, Cahiers de l’Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English copular perception verbs: at the crossroads of evidentiality & epistemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Albrespit; Christelle Lacassain; Tracey Simpson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possibility and Necessity. Concepts and Expressions of Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See et voir : la construction à sujet locatif – de la perception à la connaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lacassain-Lagoin Christelle; Marsac Fabrice; Ucherek Witold; Chovancova Katarina; Zazrivcova Monika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), L'Harmattan, pp.47-66, 2021, Collection Dixit Grammatica, 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues et phonétique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, B. Vaxelaire &amp; R. Sock (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 4. Didactique des langues et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-28, 2021, Dixit Grammatica n° 6(4), ISBN : 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du sens et représentation des référents (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, W. Ucherek &amp; K. Chovancová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 1. Construction du sens et représentation des référents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-26, 2021, Dixit Grammatica n° 6(1), ISBN : 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et architectures syntaxico-discursives (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, W. Ucherek, K. Chovancová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-26, 2021, Dixit Grammatica n° 6(2), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours, pragmatique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, M. Pal’ová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-28, 2021, Dixit Grammatica n° 6(3), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation propositionnelle des verbes de “perception” en anglais contemporain : de la perception à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomières-Shakovskaya, Irina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception : langue, discours, cognition. Actes du colloque international 6-7 décembre 2019, Paris-Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice&amp;quot; : Variations syntaxiques et sémantiques sur le mode de l’appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis du CRELINGUA, Actes du Colloque du 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2015, 978-2-9552158-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : variations propositionnelles sur le mode de la réjouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebaud, Daniel; Paulin, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, Ajustement, Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 945, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson; Christelle Lacassain-Lagoin; Florence Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, perspective, perspicacité / Perception, perspective and perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-23, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, cognition et perspicacité : énoncés à lecture inférentielle avec les verbes de perception non agentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson Françoise; Lacassain-Lagoin Christelle; Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-75, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité d’une perception envisagée et expression d’un possible : les propositions en IF à la suite des verbes de perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Catherine; Albrespit, Jean; Lambert, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du réel à l'irréel 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Univ. de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-275, 2014, Travaux du CerLiCO, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, folie et langage : le compte rendu de perception de la “réalité du fou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fou – cet autre, mon frère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.59-81, 2012, RIVES, Cahiers de l’Arc Atlantique, 978-2-336-00686-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : identité sémantique et altérité structurelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleasure.Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.23-45, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Verbs in Periphrastic Verbal Phrases: Have a Taste, Give a Look and Take a Listen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pennec, Blandine; Simonin, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Locutions de l'anglais: Emplois et Stratégies Rhétoriques / Fixed Phrases in English : Use and Rhetorical Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2011, Cahiers de l’Université de Perpignan, 978-2-35412-145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleausre. Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.11-18, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes rendus de perception avec attribut de l’objet. Quelle intégration de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chini, Danielle; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de l'altérité, formes et procédures : regards croisés sur les aires anglophones et hispanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, L'Harmattan, pp.347-366, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55563-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe HEAR et ses différentes constructions : intégration et résonance du discours de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Mari, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes allogènes dans le discours : imbrication et résonance dans la littérature et les arts anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L'Harmattan, pp.59-82, 2011, Rives, Cahiers de l'Arc atlantique, 978-2-296-55539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience perceptive au compte rendu de perception : la complémentation en -ING après look at et listen to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalifa, Jean-Charles; Miller, Philip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception et structures linguistiques: huit études sur l'anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-208, 2010, Collection "Rivages linguistiques", 978-2-7535-1056-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact visuel avec l’autre : implications sémantiques et syntaxiques avec le verbe look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres avec l'autre dans les cultures anglophones. Littérature, civilisation et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.119-136, 2010, Rives, Cahiers de l'Arc Atlantique, 978-2-296-11933-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation des verbes de perception en anglais contemporain. Formes et sens des comptes rendus de perception directe et indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Pau et des Pays de l'Adour (UPPA), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la complémentation verbale – Application aux verbes cognitifs. [Monographie rédigée dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’espace de la cognition en discours : la structuration de formes signifiantes. [Document de synthèse rédigé dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LACASSAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptins and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Margins of Perception - TO-Clauses: A Standard Construction of Perception Verbs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Standardisation and Variation in English Language(s), 15.2 (15.2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See / Witness and the 'Setting-Subject Construction'. An Egocentric or Anthropocentric Perspective? An Animacy- and Subjectivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, From Culture to Language and Back: The Animacy Hierarchy in language and discourse, 5 (2), pp.271-301. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijolc.00010.lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Cognition and Emotion: Wonder, a Multifunctional and Polysemous Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The Representation of Emotions across Discourse Genres, 51, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et see : étude comparée de la construction à attribut de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2017.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accommodation en linguistique – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modes et stratégies d'accommodation, 24, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception auditive à la cognition : étude comparée du verbe HEAR en anglais et du verbe ENTENDRE en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Points de vue linguistique sur la perception, 146, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s not what it looks to be!&amp;quot; : Déconnexion entre forme et sens dans les énoncés avec verbe de perception à emploi dit “copule”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La syntaxe mensongère, 9.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments négatifs des verbes de perception : résurgence d’une présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Résurgence, 20, pp.135-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments des verbes de perception et réalité(s) originelle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lines.fr - Revue en ligne d'études anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L’idée de l’origine / The idea of origin, 3, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énoncés capacitifs et constructions à sujet locatif : des configurations transitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2023. Transmissions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See and Voir in ‘setting-subject constructions’: from perception to ‘ception’? A cognitive, subjectivity-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KFLC, The Languages, Literatures and Culture Conferences, 75th ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder: An instance of pragmaticalisation? From lexical cognitive senses to discursive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbs of thought and speech. Pragmaticalization paths across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Pardal Pardin; Eveling Garzon; Rodrigo Verano, Sep 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faille apparente à la continuité sous-jacente ? Le cas des énoncés capacitifs et des constructions à sujet locatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2002. Failles. Atelier Linguistique (ALAES) et langue orale (ALOES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction à sujet locatif avec see et voir : perception subjectivée et connaissance partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires thématiques de LiLPa, Laboratoire Linguistique, Langue et Parole (UR 1339), Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation verbale et formes de réagencement : le cas des verbes de perception et de cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmission de la recherche en grammaire anglaise, laboratoire LERMA (EA 853), Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique De Mattia-Viviès, Mar 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème, rhème, topique : quelles appellations pour quels concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Oralité, laboratoire IDEA (EA 2338), Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Gaudy-Campbell, Dec 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe de cognition et verbe de perception : étude comparée de la construction à attribut de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Coprédication (Université de Nice Sophia-Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Guillaume; Jean-Marie Merle, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Evidentiality and Epistemicity: So-called Evidential Uses of English Copular Perception Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of Societas Linguistica Europaea (SLE), workshop « Corpus and discourse approaches to epistemic stance and evidentiality: subjectivity and intersubjectivity at the crossroad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de perception et leur complémentation en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Master Sciences du Langage et du laboratoire CRISCO (EA 4255), Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Ruchot, Feb 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes et stratégies d’accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2017, Modes et stratégies d’accommodation, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 118 p., 2021, Dixit Grammatica n° 6(2) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-4. Didactique des langues et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 142 p., 2021, Dixit Grammatica n° 6(4) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (3), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (2), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-1. Construction du sens et représentation des référents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 125 p., 2021, Dixit Grammatica n° 6(1) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-3. Analyse du discours, pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 153 p., 2021, Dixit Grammatica n° 6(3) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Lacassain-Lagoin, Christelle; Marie, Florence. L'Harmattan, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de l'anglais : méthodologie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2013, Didact Anglais, 978-2-7535-2096-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self – joy, enjoyment and pleasure. Literature, history and society, and linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hentgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. L'Harmattan, 4, 2011, RIVES, Cahiers de l’Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English copular perception verbs: at the crossroads of evidentiality & epistemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Albrespit; Christelle Lacassain; Tracey Simpson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possibility and Necessity. Concepts and Expressions of Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues et phonétique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, B. Vaxelaire &amp; R. Sock (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 4. Didactique des langues et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6(4), France, Paris : L'Harmattan, pp.19-28, 2021, Dixit Grammatica n° 6(4), 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du sens et représentation des référents (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lacassain-Lagoin; Fabrice Marsac; Witold Ucherek; Katarína Chovancová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 1. Construction du sens et représentation des référents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6(1), L'Harmattan, pp.19-26, 2021, Dixit Grammatica, 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See et voir : la construction à sujet locatif – de la perception à la connaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lacassain-Lagoin Christelle; Marsac Fabrice; Ucherek Witold; Chovancova Katarina; Zazrivcova Monika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), L'Harmattan, pp.47-66, 2021, Collection Dixit Grammatica, 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et architectures syntaxico-discursives (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, W. Ucherek, K. Chovancová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-26, 2021, Dixit Grammatica n° 6(2), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours, pragmatique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, M. Pal’ová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-28, 2021, Dixit Grammatica n° 6(3), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation propositionnelle des verbes de “perception” en anglais contemporain : de la perception à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomières-Shakovskaya, Irina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception : langue, discours, cognition. Actes du colloque international 6-7 décembre 2019, Paris-Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice&amp;quot; : Variations syntaxiques et sémantiques sur le mode de l’appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis du CRELINGUA, Actes du Colloque du 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2015, 978-2-9552158-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : variations propositionnelles sur le mode de la réjouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebaud, Daniel; Paulin, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, Ajustement, Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 945, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson; Christelle Lacassain-Lagoin; Florence Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, perspective, perspicacité / Perception, perspective and perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-23, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, cognition et perspicacité : énoncés à lecture inférentielle avec les verbes de perception non agentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson Françoise; Lacassain-Lagoin Christelle; Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-75, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité d’une perception envisagée et expression d’un possible : les propositions en IF à la suite des verbes de perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Catherine; Albrespit, Jean; Lambert, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du réel à l'irréel 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Univ. de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-275, 2014, Travaux du CerLiCO, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, folie et langage : le compte rendu de perception de la “réalité du fou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fou – cet autre, mon frère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.59-81, 2012, RIVES, Cahiers de l’Arc Atlantique, 978-2-336-00686-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : identité sémantique et altérité structurelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleasure.Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.23-45, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleausre. Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.11-18, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes rendus de perception avec attribut de l’objet. Quelle intégration de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chini, Danielle; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de l'altérité, formes et procédures : regards croisés sur les aires anglophones et hispanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, L'Harmattan, pp.347-366, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55563-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Verbs in Periphrastic Verbal Phrases: Have a Taste, Give a Look and Take a Listen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pennec, Blandine; Simonin, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Locutions de l'anglais: Emplois et Stratégies Rhétoriques / Fixed Phrases in English : Use and Rhetorical Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2011, Cahiers de l’Université de Perpignan, 978-2-35412-145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe HEAR et ses différentes constructions : intégration et résonance du discours de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Mari, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes allogènes dans le discours : imbrication et résonance dans la littérature et les arts anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L'Harmattan, pp.59-82, 2011, Rives, Cahiers de l'Arc atlantique, 978-2-296-55539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact visuel avec l’autre : implications sémantiques et syntaxiques avec le verbe look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres avec l'autre dans les cultures anglophones. Littérature, civilisation et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.119-136, 2010, Rives, Cahiers de l'Arc Atlantique, 978-2-296-11933-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience perceptive au compte rendu de perception : la complémentation en -ING après look at et listen to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalifa, Jean-Charles; Miller, Philip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception et structures linguistiques: huit études sur l'anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-208, 2010, Collection "Rivages linguistiques", 978-2-7535-1056-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation des verbes de perception en anglais contemporain. Formes et sens des comptes rendus de perception directe et indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Pau et des Pays de l'Adour (UPPA), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la complémentation verbale – Application aux verbes cognitifs. [Monographie rédigée dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’espace de la cognition en discours : la structuration de formes signifiantes. [Document de synthèse rédigé dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;ligon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain-Lagoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3458" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105228v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijolc.00010.lac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beligon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.1147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ucherek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chovancov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Ucherek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Da&#324;ko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Danko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hentg&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/8862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8418/du-reel-a-l-ireel-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100424490&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;ligon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain-Lagoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3458" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijolc.00010.lac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beligon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.1147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Ucherek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Da&#324;ko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Danko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ucherek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chovancov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hentg&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/8862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8418/du-reel-a-l-ireel-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100424490&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>