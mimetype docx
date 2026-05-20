--- v1 (2026-04-25)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LACASSAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptins and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Margins of Perception - TO-Clauses: A Standard Construction of Perception Verbs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Standardisation and Variation in English Language(s), 15.2 (15.2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See / Witness and the 'Setting-Subject Construction'. An Egocentric or Anthropocentric Perspective? An Animacy- and Subjectivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, From Culture to Language and Back: The Animacy Hierarchy in language and discourse, 5 (2), pp.271-301. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijolc.00010.lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Cognition and Emotion: Wonder, a Multifunctional and Polysemous Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The Representation of Emotions across Discourse Genres, 51, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et see : étude comparée de la construction à attribut de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2017.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accommodation en linguistique – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modes et stratégies d'accommodation, 24, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception auditive à la cognition : étude comparée du verbe HEAR en anglais et du verbe ENTENDRE en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Points de vue linguistique sur la perception, 146, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s not what it looks to be!&amp;quot; : Déconnexion entre forme et sens dans les énoncés avec verbe de perception à emploi dit “copule”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La syntaxe mensongère, 9.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments négatifs des verbes de perception : résurgence d’une présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Résurgence, 20, pp.135-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments des verbes de perception et réalité(s) originelle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lines.fr - Revue en ligne d'études anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L’idée de l’origine / The idea of origin, 3, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énoncés capacitifs et constructions à sujet locatif : des configurations transitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2023. Transmissions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See and Voir in ‘setting-subject constructions’: from perception to ‘ception’? A cognitive, subjectivity-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KFLC, The Languages, Literatures and Culture Conferences, 75th ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder: An instance of pragmaticalisation? From lexical cognitive senses to discursive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbs of thought and speech. Pragmaticalization paths across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Pardal Pardin; Eveling Garzon; Rodrigo Verano, Sep 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faille apparente à la continuité sous-jacente ? Le cas des énoncés capacitifs et des constructions à sujet locatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2002. Failles. Atelier Linguistique (ALAES) et langue orale (ALOES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction à sujet locatif avec see et voir : perception subjectivée et connaissance partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires thématiques de LiLPa, Laboratoire Linguistique, Langue et Parole (UR 1339), Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation verbale et formes de réagencement : le cas des verbes de perception et de cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmission de la recherche en grammaire anglaise, laboratoire LERMA (EA 853), Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique De Mattia-Viviès, Mar 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème, rhème, topique : quelles appellations pour quels concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Oralité, laboratoire IDEA (EA 2338), Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Gaudy-Campbell, Dec 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe de cognition et verbe de perception : étude comparée de la construction à attribut de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Coprédication (Université de Nice Sophia-Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Guillaume; Jean-Marie Merle, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Evidentiality and Epistemicity: So-called Evidential Uses of English Copular Perception Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of Societas Linguistica Europaea (SLE), workshop « Corpus and discourse approaches to epistemic stance and evidentiality: subjectivity and intersubjectivity at the crossroad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de perception et leur complémentation en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Master Sciences du Langage et du laboratoire CRISCO (EA 4255), Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Ruchot, Feb 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes et stratégies d’accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2017, Modes et stratégies d’accommodation, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 118 p., 2021, Dixit Grammatica n° 6(2) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-4. Didactique des langues et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 142 p., 2021, Dixit Grammatica n° 6(4) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (3), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (2), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-1. Construction du sens et représentation des référents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 125 p., 2021, Dixit Grammatica n° 6(1) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-3. Analyse du discours, pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 153 p., 2021, Dixit Grammatica n° 6(3) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Lacassain-Lagoin, Christelle; Marie, Florence. L'Harmattan, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de l'anglais : méthodologie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2013, Didact Anglais, 978-2-7535-2096-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self – joy, enjoyment and pleasure. Literature, history and society, and linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hentgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. L'Harmattan, 4, 2011, RIVES, Cahiers de l’Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English copular perception verbs: at the crossroads of evidentiality & epistemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Albrespit; Christelle Lacassain; Tracey Simpson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possibility and Necessity. Concepts and Expressions of Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues et phonétique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, B. Vaxelaire &amp; R. Sock (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 4. Didactique des langues et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6(4), France, Paris : L'Harmattan, pp.19-28, 2021, Dixit Grammatica n° 6(4), 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du sens et représentation des référents (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lacassain-Lagoin; Fabrice Marsac; Witold Ucherek; Katarína Chovancová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 1. Construction du sens et représentation des référents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6(1), L'Harmattan, pp.19-26, 2021, Dixit Grammatica, 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See et voir : la construction à sujet locatif – de la perception à la connaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lacassain-Lagoin Christelle; Marsac Fabrice; Ucherek Witold; Chovancova Katarina; Zazrivcova Monika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), L'Harmattan, pp.47-66, 2021, Collection Dixit Grammatica, 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et architectures syntaxico-discursives (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, W. Ucherek, K. Chovancová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-26, 2021, Dixit Grammatica n° 6(2), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours, pragmatique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, M. Pal’ová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-28, 2021, Dixit Grammatica n° 6(3), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation propositionnelle des verbes de “perception” en anglais contemporain : de la perception à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomières-Shakovskaya, Irina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception : langue, discours, cognition. Actes du colloque international 6-7 décembre 2019, Paris-Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice&amp;quot; : Variations syntaxiques et sémantiques sur le mode de l’appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis du CRELINGUA, Actes du Colloque du 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2015, 978-2-9552158-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : variations propositionnelles sur le mode de la réjouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebaud, Daniel; Paulin, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, Ajustement, Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 945, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson; Christelle Lacassain-Lagoin; Florence Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, perspective, perspicacité / Perception, perspective and perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-23, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, cognition et perspicacité : énoncés à lecture inférentielle avec les verbes de perception non agentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson Françoise; Lacassain-Lagoin Christelle; Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-75, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité d’une perception envisagée et expression d’un possible : les propositions en IF à la suite des verbes de perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Catherine; Albrespit, Jean; Lambert, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du réel à l'irréel 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Univ. de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-275, 2014, Travaux du CerLiCO, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, folie et langage : le compte rendu de perception de la “réalité du fou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fou – cet autre, mon frère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.59-81, 2012, RIVES, Cahiers de l’Arc Atlantique, 978-2-336-00686-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : identité sémantique et altérité structurelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleasure.Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.23-45, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleausre. Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.11-18, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes rendus de perception avec attribut de l’objet. Quelle intégration de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chini, Danielle; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de l'altérité, formes et procédures : regards croisés sur les aires anglophones et hispanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, L'Harmattan, pp.347-366, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55563-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Verbs in Periphrastic Verbal Phrases: Have a Taste, Give a Look and Take a Listen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pennec, Blandine; Simonin, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Locutions de l'anglais: Emplois et Stratégies Rhétoriques / Fixed Phrases in English : Use and Rhetorical Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2011, Cahiers de l’Université de Perpignan, 978-2-35412-145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe HEAR et ses différentes constructions : intégration et résonance du discours de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Mari, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes allogènes dans le discours : imbrication et résonance dans la littérature et les arts anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L'Harmattan, pp.59-82, 2011, Rives, Cahiers de l'Arc atlantique, 978-2-296-55539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact visuel avec l’autre : implications sémantiques et syntaxiques avec le verbe look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres avec l'autre dans les cultures anglophones. Littérature, civilisation et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.119-136, 2010, Rives, Cahiers de l'Arc Atlantique, 978-2-296-11933-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience perceptive au compte rendu de perception : la complémentation en -ING après look at et listen to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalifa, Jean-Charles; Miller, Philip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception et structures linguistiques: huit études sur l'anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-208, 2010, Collection "Rivages linguistiques", 978-2-7535-1056-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation des verbes de perception en anglais contemporain. Formes et sens des comptes rendus de perception directe et indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Pau et des Pays de l'Adour (UPPA), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la complémentation verbale – Application aux verbes cognitifs. [Monographie rédigée dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’espace de la cognition en discours : la structuration de formes signifiantes. [Document de synthèse rédigé dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LACASSAIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptins and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.3458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See / Witness and the 'Setting-Subject Construction'. An Egocentric or Anthropocentric Perspective? An Animacy- and Subjectivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, From Culture to Language and Back: The Animacy Hierarchy in language and discourse, 5 (2), pp.271-301. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ijolc.00010.lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Margins of Perception - TO-Clauses: A Standard Construction of Perception Verbs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Standardisation and Variation in English Language(s), 15.2 (15.2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Cognition and Emotion: Wonder, a Multifunctional and Polysemous Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The Representation of Emotions across Discourse Genres, 51, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir et see : étude comparée de la construction à attribut de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XIII (1), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2017.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accommodation en linguistique – propos liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Modes et stratégies d'accommodation, 24, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la perception auditive à la cognition : étude comparée du verbe HEAR en anglais et du verbe ENTENDRE en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Points de vue linguistique sur la perception, 146, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s not what it looks to be!&amp;quot; : Déconnexion entre forme et sens dans les énoncés avec verbe de perception à emploi dit “copule”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La syntaxe mensongère, 9.2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compléments négatifs des verbes de perception : résurgence d’une présence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Résurgence, 20, pp.135-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments des verbes de perception et réalité(s) originelle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lines.fr - Revue en ligne d'études anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L’idée de l’origine / The idea of origin, 3, pp.39-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énoncés capacitifs et constructions à sujet locatif : des configurations transitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2023. Transmissions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See and Voir in ‘setting-subject constructions’: from perception to ‘ception’? A cognitive, subjectivity-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KFLC, The Languages, Literatures and Culture Conferences, 75th ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder: An instance of pragmaticalisation? From lexical cognitive senses to discursive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbs of thought and speech. Pragmaticalization paths across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Pardal Pardin; Eveling Garzon; Rodrigo Verano, Sep 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faille apparente à la continuité sous-jacente ? Le cas des énoncés capacitifs et des constructions à sujet locatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES 2002. Failles. Atelier Linguistique (ALAES) et langue orale (ALOES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction à sujet locatif avec see et voir : perception subjectivée et connaissance partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires thématiques de LiLPa, Laboratoire Linguistique, Langue et Parole (UR 1339), Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolph Sock, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation verbale et formes de réagencement : le cas des verbes de perception et de cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transmission de la recherche en grammaire anglaise, laboratoire LERMA (EA 853), Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique De Mattia-Viviès, Mar 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème, rhème, topique : quelles appellations pour quels concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Oralité, laboratoire IDEA (EA 2338), Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Gaudy-Campbell, Dec 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe de cognition et verbe de perception : étude comparée de la construction à attribut de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Coprédication (Université de Nice Sophia-Antipolis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Guillaume; Jean-Marie Merle, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Evidentiality and Epistemicity: So-called Evidential Uses of English Copular Perception Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of Societas Linguistica Europaea (SLE), workshop « Corpus and discourse approaches to epistemic stance and evidentiality: subjectivity and intersubjectivity at the crossroad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de perception et leur complémentation en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Master Sciences du Langage et du laboratoire CRISCO (EA 4255), Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Ruchot, Feb 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon, Sensations, Perceptions and Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Béligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lexicon, Sensations, Perceptions and Emotions, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.1147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’accommodation à la non-accommodation : procédés et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2018, De l’accommodation à la non-accommodation : procédés et stratégies, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes et stratégies d’accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albrespit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2017, Modes et stratégies d’accommodation, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (3), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 118 p., 2021, Dixit Grammatica n° 6(2) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-4. Didactique des langues et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 142 p., 2021, Dixit Grammatica n° 6(4) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. W. Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chovancová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zázrivcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 6 (2), 2021, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-1. Construction du sens et représentation des référents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Ucherek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Chovancová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 125 p., 2021, Dixit Grammatica n° 6(1) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-3. Analyse du discours, pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dańko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Pal’ová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Paris : L'Harmattan, 153 p., 2021, Dixit Grammatica n° 6(3) (préface de Béatrice Vaxelaire et Rudolph Sock), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Lacassain-Lagoin, Christelle; Marie, Florence. L'Harmattan, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de l'anglais : méthodologie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2013, Didact Anglais, 978-2-7535-2096-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self – joy, enjoyment and pleasure. Literature, history and society, and linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hentgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. L'Harmattan, 4, 2011, RIVES, Cahiers de l’Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English copular perception verbs: at the crossroads of evidentiality & epistemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Albrespit; Christelle Lacassain; Tracey Simpson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possibility and Necessity. Concepts and Expressions of Modality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See et voir : la construction à sujet locatif – de la perception à la connaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lacassain-Lagoin Christelle; Marsac Fabrice; Ucherek Witold; Chovancova Katarina; Zazrivcova Monika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits-2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), L'Harmattan, pp.47-66, 2021, Collection Dixit Grammatica, 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du sens et représentation des référents (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Lacassain-Lagoin; Fabrice Marsac; Witold Ucherek; Katarína Chovancová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 1. Construction du sens et représentation des référents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6(1), L'Harmattan, pp.19-26, 2021, Dixit Grammatica, 978-2-343-22729-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues et phonétique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, B. Vaxelaire &amp; R. Sock (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 4. Didactique des langues et phonétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6(4), France, Paris : L'Harmattan, pp.19-28, 2021, Dixit Grammatica n° 6(4), 978-2-343-22732-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours, pragmatique (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, F. Schmitt, M. Dańko, M. Pal’ová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 3. Analyse du discours, pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-28, 2021, Dixit Grammatica n° 6(3), ISBN : 978-2-343-22731-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et architectures syntaxico-discursives (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lacassain-Lagoin, F. Marsac, W. Ucherek, K. Chovancová &amp; M. Zázrivcová (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens (inter)dits – 2. Verbes et architectures syntaxico-discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Paris : L'Harmattan, p. 19-26, 2021, Dixit Grammatica n° 6(2), ISBN : 978-2-343-22730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation propositionnelle des verbes de “perception” en anglais contemporain : de la perception à la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomières-Shakovskaya, Irina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La perception : langue, discours, cognition. Actes du colloque international 6-7 décembre 2019, Paris-Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice&amp;quot; : Variations syntaxiques et sémantiques sur le mode de l’appréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis du CRELINGUA, Actes du Colloque du 17 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-43, 2015, 978-2-9552158-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : variations propositionnelles sur le mode de la réjouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebaud, Daniel; Paulin, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, Ajustement, Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 945, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-519-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson; Christelle Lacassain-Lagoin; Florence Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, perspective, perspicacité / Perception, perspective and perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-23, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, cognition et perspicacité : énoncés à lecture inférentielle avec les verbes de perception non agentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson Françoise; Lacassain-Lagoin Christelle; Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception, Perspective, Perspicacité / Perception, Perspective and Perspicacity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-75, 2014, 978-2-343-04280-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité d’une perception envisagée et expression d’un possible : les propositions en IF à la suite des verbes de perception visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Catherine; Albrespit, Jean; Lambert, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du réel à l'irréel 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Univ. de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-275, 2014, Travaux du CerLiCO, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, folie et langage : le compte rendu de perception de la “réalité du fou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fou – cet autre, mon frère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.59-81, 2012, RIVES, Cahiers de l’Arc Atlantique, 978-2-336-00686-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjoy et rejoice : identité sémantique et altérité structurelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleasure.Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.23-45, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Hentgès, Jane; Lacassain-Lagoin, Christelle; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je(u), joie, jouissance. Littérature, civilisation et linguistique / Games and the self -- joy, enjoyment and pleausre. Literature, history and society, and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, L'Harmattan, pp.11-18, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55571-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Verbs in Periphrastic Verbal Phrases: Have a Taste, Give a Look and Take a Listen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pennec, Blandine; Simonin, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Locutions de l'anglais: Emplois et Stratégies Rhétoriques / Fixed Phrases in English : Use and Rhetorical Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2011, Cahiers de l’Université de Perpignan, 978-2-35412-145-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes rendus de perception avec attribut de l’objet. Quelle intégration de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chini, Danielle; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de l'altérité, formes et procédures : regards croisés sur les aires anglophones et hispanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, L'Harmattan, pp.347-366, 2011, Rives, Cahiers de l'Arc Atlantique, 978-2-296-55563-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe HEAR et ses différentes constructions : intégration et résonance du discours de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Mari, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes allogènes dans le discours : imbrication et résonance dans la littérature et les arts anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L'Harmattan, pp.59-82, 2011, Rives, Cahiers de l'Arc atlantique, 978-2-296-55539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience perceptive au compte rendu de perception : la complémentation en -ING après look at et listen to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalifa, Jean-Charles; Miller, Philip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception et structures linguistiques: huit études sur l'anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-208, 2010, Collection "Rivages linguistiques", 978-2-7535-1056-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact visuel avec l’autre : implications sémantiques et syntaxiques avec le verbe look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaspari, Fabienne; Marie-Laverrou, Florence; Parsons, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres avec l'autre dans les cultures anglophones. Littérature, civilisation et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.119-136, 2010, Rives, Cahiers de l'Arc Atlantique, 978-2-296-11933-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation des verbes de perception en anglais contemporain. Formes et sens des comptes rendus de perception directe et indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Pau et des Pays de l'Adour (UPPA), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la complémentation verbale – Application aux verbes cognitifs. [Monographie rédigée dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’espace de la cognition en discours : la structuration de formes signifiantes. [Document de synthèse rédigé dans le cadre de l’Habilitation à Diriger des Recherches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacassain-Lagoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Paris 4 Sorbonne, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;ligon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain-Lagoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3458" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijolc.00010.lac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beligon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.1147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Ucherek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Da&#324;ko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Danko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ucherek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chovancov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hentg&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/8862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8418/du-reel-a-l-ireel-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100424490&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;ligon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain-Lagoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3458" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijolc.00010.lac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacassain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beligon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.1147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Danko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Ucherek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Chovancov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Da&#324;ko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ucherek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chovancov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z&#225;zrivcov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Pal&#8217;ov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Buisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hentg&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/8862" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8418/du-reel-a-l-ireel-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100424490&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>