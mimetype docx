--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -143,50 +143,129 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis chercheuse au sein de l'unité de phytopathologie du centre INRAE-PACA (Avignon, France). Mes recherches portent sur le rôle des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paramètres biotiques et abiotiques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> dans l'émergence, la dissémination et la sévérité de maladies infectieuses émergentes de plantes. Mes travaux couvrent plusieurs disciplines, notamment l'écologie des maladies et la phytopathologie, et s'appuient sur des approches de terrain et expérimentales. L'objectif général de mes principaux projets de recherche est de contribuer à la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conception de meilleures stratégies de gestion et de surveillance de maladies de plantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes activités visent à produire des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">connaissances fondamentales et appliquées</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> sur l'écologie des maladies végétales, grâce au développement d'outils nécessaires à l'étude d'interactions écologiques complexes, et à la collaboration avec des partenaires de terrain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je base mes recherches sur divers systèmes modèles correspondant à la maladie du chancre bactérien, causée par plusieurs souches du complexe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pseudomonas syringae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> sur kiwi et par des souches de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> dans les cultures de tomates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je fais également partie actuellement (2021-2028) du conseil scientifique du département scientifique Santé des plantes et de l'environnement (SPE) de l'INRAE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -4302,683 +4381,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus infection in an endangered grassland habitat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant nutrient resources differentially alters two virus species dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nilsa A. Bosque-Perez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740486v1</w:t>
+                <w:t xml:space="preserve">hal-02740821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nutrient resources differentially alters two virus species dynamics</w:t>
+                <w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740821v1</w:t>
+                <w:t xml:space="preserve">hal-01604027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604027v1</w:t>
+                <w:t xml:space="preserve">hal-01608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
+                <w:t xml:space="preserve">Virus infection in an endangered grassland habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Ingwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Rhoades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilsa A. Bosque-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608098v1</w:t>
+                <w:t xml:space="preserve">hal-02740486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond host-pathogen co-evolution: the search for drivers of the evolution of a ubiquitous bacterium that impacts crop health and rain formation in clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host diversity and disease prevalence: a case study based on barley and cereal yellow dwarf viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison G Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirisme et Théorie en Écologie et Évolution (ETEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">27. International Congress for Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology Global (SCB). USA., Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742568v1</w:t>
+                <w:t xml:space="preserve">hal-02796146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host diversity and disease prevalence: a case study based on barley and cereal yellow dwarf viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond host-pathogen co-evolution: the search for drivers of the evolution of a ubiquitous bacterium that impacts crop health and rain formation in clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Congress for Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Conservation Biology Global (SCB). USA., Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Empirisme et Théorie en Écologie et Évolution (ETEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796146v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental nitrogen and phosphorus supplies alters prevalence and competitive interactions among two plant viruses</w:t>
               </w:r>
@@ -5193,64 +5272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison G Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">98. Annual Meeting of the Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2013, Minneapolis, United States</w:t>
@@ -5331,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
@@ -7239,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop of the plant virus ecology network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lawrence, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7933,177 +8012,299 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité Pathologie végétale (INRAE, UR 0407).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Eufruit Project: reduction of pesticide residues on fruit and in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Zavagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Butcaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cabrefiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] inra. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8113,114 +8314,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du déploiement de variétés de &amp;lt;em&amp;gt;Nicotiana tabacum&amp;lt;/em&amp;gt; portant le gène récessif de résistance va sur la virulence de populations du virus Y de la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Européenne de Bretagne; AGROCAMPUS OUEST, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8288,51 +8489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7E0DD13"/>
+    <w:nsid w:val="D0DFCB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8519,51 +8720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8808-4752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149198264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A Easterday" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Kendig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhande Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2019.1624481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Ingwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Rhoades" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Karasev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa A. Bosque-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurra Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03538-15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gross" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12418" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G. Power" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0947" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-13-1126-RE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Asplen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S. David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ford Denison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01573.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8401C656C7ADFB88B24DC157333FFD6C509FA1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorencetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02473.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9751-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H14P6S8V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02342.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lisa Brachet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Power" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mitchell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrier Jean-Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudir Lorencetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Troin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A. Easterday" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Kendig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zavagli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bertelsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butcaru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabrefiga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8808-4752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149198264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A Easterday" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Kendig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhande Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2019.1624481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Ingwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Rhoades" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Karasev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa A. Bosque-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurra Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03538-15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gross" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12418" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G. Power" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0947" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-13-1126-RE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Asplen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S. David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ford Denison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01573.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8401C656C7ADFB88B24DC157333FFD6C509FA1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorencetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02473.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9751-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H14P6S8V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02342.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lisa Brachet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Power" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mitchell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrier Jean-Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudir Lorencetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Troin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A. Easterday" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Kendig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zavagli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bertelsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butcaru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabrefiga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>