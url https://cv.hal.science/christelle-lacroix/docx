--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -293,645 +293,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t>
+                <w:t xml:space="preserve">Tomate. Des pistes contre le chancre bactérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 436, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308248v1</w:t>
+                <w:t xml:space="preserve">hal-04037407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomate. Des pistes contre le chancre bactérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037407v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term nitrogen enrichment mediates the effects of nitrogen supply and co‐inoculation on a viral pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amy E Kendig</w:t>
+                <w:t xml:space="preserve">Projet CLAVINNOV : amélioration de la détection et de la protection raisonnée contre le chancre bactérien de la tomate (Clavibacter michiganensis subsp. michiganensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Treiz'Maraîchage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529875v1</w:t>
+                <w:t xml:space="preserve">hal-04976802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas syringae on plants in Iceland has likely evolved for several million years outside the reach of processes that mix this bacterial complex across Earth's temperate zones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long‐term nitrogen enrichment mediates the effects of nitrogen supply and co‐inoculation on a viral pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey A Easterday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E Kendig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11030357⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e8450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610038v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CLAVINNOV : amélioration de la détection et de la protection raisonnée contre le chancre bactérien de la tomate (Clavibacter michiganensis subsp. michiganensis)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas syringae on plants in Iceland has likely evolved for several million years outside the reach of processes that mix this bacterial complex across Earth's temperate zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treiz'Maraîchage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11030357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976802v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity–disease relationships in wild plant communities differentially affected by land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 300 (6), pp.2094-2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -991,64 +991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nannan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haohao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhande Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1125,77 +1125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 727 (727), pp.42-47</w:t>
@@ -1218,477 +1218,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental nutrient supply directly alters plant traits but indirectly determines virus growth rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Agroecological and environmental factors influence Barley yellow dwarf viruses in grasslands in the US Pacific Northwest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Ingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
+                <w:t xml:space="preserve">Paul R. Rhoades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Karasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilsa A. Bosque-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02116⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628063v1</w:t>
+                <w:t xml:space="preserve">hal-01602537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers for research on the ecology of plant pathogenic bacteria: Fundamentals for sustainability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental nutrient supply directly alters plant traits but indirectly determines virus growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12508⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624126v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological and environmental factors influence Barley yellow dwarf viruses in grasslands in the US Pacific Northwest.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frontiers for research on the ecology of plant pathogenic bacteria: Fundamentals for sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Barny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda L. Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nilsa A. Bosque-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 241, pp.185-195. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.308-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01602537v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological guidelines for accurate detection of viruses in wild plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurra Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (6), pp.1966-1974. </w:t>
@@ -1726,103 +1726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The community ecology of pathogens: coinfection, coexistence and community composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric W Seabloom</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amy E Kendig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.401-415. </w:t>
@@ -1854,481 +1854,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random biodiversity loss underlies predictable increases in viral disease prevalence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental nutrient supply alters prevalence and weakens competitive interactions among coinfecting viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0947⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (2), pp.424 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634105v1</w:t>
+                <w:t xml:space="preserve">hal-02633999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary pathways to break down the resistance of allelic versions of the PVY resistance gene va</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-random biodiversity loss underlies predictable increases in viral disease prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Verrier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison G. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-11-13-1126-RE⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (92), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123098v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental nutrient supply alters prevalence and weakens competitive interactions among coinfecting viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolutionary pathways to break down the resistance of allelic versions of the PVY resistance gene va</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tribodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 204 (2), pp.424 - 433. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (11), pp.1521-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-11-13-1126-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633999v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richness and composition of niche-assembled viral pathogen communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G. Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tobacco recessive resistance gene va on biological properties of Brazilian potato virus Y (PVY) isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,77 +2642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of passage of a Potato virus Y isolate on a line of tobacco containing the recessive resistance gene va(2) on the development of isolates capable of overcoming alleles 0 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characterization of French Potato virus Y (PVY) isolates collected from PVY-susceptible or -resistant tobacco plants possessing the recessive resistance gene va</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-stranded conformational polymorphism (SSCP)-derived quantitative variable to monitor the virulence of a Barley yellow dwarf virus-PAV (BYDV-PAV) isolate during adaptation to the TC14 resistant wheat line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau international de recherche sur l'évolution du virus Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus Y de la pomme de terre(PVY) : de la première description aux derniers épisodes d'émergence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des allèles du gène de résistance &amp;quot;va&amp;quot; sur le pouvoir pathogène des populations de virus Y de la pomme de terre (PVY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,77 +3710,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The severity of kiwi (Actinidia deliciosa) bacterial canker disease under conditions of nitrogen and water stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Debort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,77 +3835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive reservoirs, long distance aerial spread, variable host range: integrating the challenges of anticipating disease caused by Pseudomonas syringae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,103 +3960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the abundance and diversity of Pseudomonas syringae in a river throughout a watershed in a Mediterranean fruit and vegetable production region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS annual meeting - Plant health 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Phytopathological Society, Aug 2021, St Paul, United States. pp.138-139</w:t>
@@ -4085,90 +4085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to large spatial scales: analyses of environmental factors that influence bacteria canker disease severity in kiwifruit orchards in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lisa Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,103 +4193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiwifruit trees and ground covers host diverse Pseudomonas syringae communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International kiwifruit symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2017, Porto, Portugal</w:t>
@@ -4318,51 +4318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of global changes on plant virus epidemiology and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4387,77 +4387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant nutrient resources differentially alters two virus species dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4476,739 +4476,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Virus infection in an endangered grassland habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Ingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Rhoades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilsa A. Bosque-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604027v1</w:t>
+                <w:t xml:space="preserve">hal-02740486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608098v1</w:t>
+                <w:t xml:space="preserve">hal-01604027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus infection in an endangered grassland habitat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740486v1</w:t>
+                <w:t xml:space="preserve">hal-01608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host diversity and disease prevalence: a case study based on barley and cereal yellow dwarf viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental nitrogen and phosphorus supplies alters prevalence and competitive interactions among two plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Congress for Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Conservation Biology Global (SCB). USA., Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). CHE., Jul 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796146v1</w:t>
+                <w:t xml:space="preserve">hal-02742011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond host-pathogen co-evolution: the search for drivers of the evolution of a ubiquitous bacterium that impacts crop health and rain formation in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirisme et Théorie en Écologie et Évolution (ETEE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental nitrogen and phosphorus supplies alters prevalence and competitive interactions among two plant viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Host diversity and disease prevalence: a case study based on barley and cereal yellow dwarf viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison G Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). CHE., Jul 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">27. International Congress for Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology Global (SCB). USA., Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742011v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental nutrient supply on virus prevalence and competitive interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">99. Annual meeting of the Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5233,103 +5233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-random biodiversity loss underlies predictable increases in viral disease prevalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">98. Annual Meeting of the Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2013, Minneapolis, United States</w:t>
@@ -5358,103 +5358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms for disease dilution: effect of plant species community composition and differences in host competence for virus and vector reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth T Borer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
@@ -5483,103 +5483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato virus Y infecting tobacco crops adapts rapidly to the recessive resistance gene va: evolutionary pathways to breakdown the resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tribodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of French and Brazilian Potato virus Y (PVY) isolates collected from PVY-susceptible or -resistant tobacco plants carrying the recessive resistance gene va</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 CORESTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sapporo, Japan</w:t>
@@ -5727,493 +5727,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community ecology of plant viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Virulence and adaptation of Potato virus Y (PVY) on &amp;lt;em&amp;gt;Nicotiana tabacum&amp;lt;/em&amp;gt; varieties carrying recessive resistance va gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verrier Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudir Lorencetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual symposium at the cedar Creek ecosystem science reserve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, East Bethel, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806855v1</w:t>
+                <w:t xml:space="preserve">hal-02748494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence and adaptation of Potato virus Y (PVY) on &amp;lt;em&amp;gt;Nicotiana tabacum&amp;lt;/em&amp;gt; varieties carrying recessive resistance va gene.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Community ecology of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth T. Borer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Seabloom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Annual symposium at the cedar Creek ecosystem science reserve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, East Bethel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748494v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de différents allèles du gène de résistance &amp;quot;va&amp;quot; sur les populations du virus Y de la pomme de terre (PVY)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Virulence and adaptation of Potato virus Y (PVY) on &amp;lt;em&amp;gt;Nicotiana tabacum&amp;lt;/em&amp;gt; varieties carrying recessive resistance va gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Kerlan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tribodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">80. Annual general meeting of the canadian society of phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756820v1</w:t>
+                <w:t xml:space="preserve">hal-02752331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence and adaptation of Potato virus Y (PVY) on &amp;lt;em&amp;gt;Nicotiana tabacum&amp;lt;/em&amp;gt; varieties carrying recessive resistance va gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact de différents allèles du gène de résistance &amp;quot;va&amp;quot; sur les populations du virus Y de la pomme de terre (PVY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Tribodet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80. Annual general meeting of the canadian society of phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752331v1</w:t>
+                <w:t xml:space="preserve">hal-02756820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of abiotic and biotic factors on the structure of viral populations of Potato Virus Y (PVY) on tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,734 +6290,734 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abundance and diversity of Pseudomonas syringae in the Durance river through a watershed in a Mediterranean fruit and vegetable production region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAMP based tools for the in situ detection of Clavibacter michiganensis subsp. michiganensis in tomato productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Barosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Aussois, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736285v1</w:t>
+                <w:t xml:space="preserve">hal-04051057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAMP based tools for the in situ detection of Clavibacter michiganensis subsp. michiganensis in tomato productions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The abundance and diversity of Pseudomonas syringae in the Durance river through a watershed in a Mediterranean fruit and vegetable production region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Aussois, France. , 2023</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051057v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of bacterial canker of kiwi (Actinidia deliciosa) under conditions of abiotic stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Abundance and diversity of Pseudomonas syringae in surface water throughout a watershed in a Mediterranean fruit and vegetable production region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences "Ecology and evolution: New perspectives and societal challenges". Joint meeting SFE2, GFÖ, EEF.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France. </w:t>
+              <w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Davis, California, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898150v1</w:t>
+                <w:t xml:space="preserve">hal-03739477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput image analysis method for assessing pepper quantitative resistance to Cucumber mosaic virus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The severity of bacterial canker of kiwi (Actinidia deliciosa) under conditions of abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis McLeod</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Debort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences "Ecology and evolution: New perspectives and societal challenges". Joint meeting SFE2, GFÖ, EEF.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689913v1</w:t>
+                <w:t xml:space="preserve">hal-03898150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and diversity of Pseudomonas syringae in surface water throughout a watershed in a Mediterranean fruit and vegetable production region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A high-throughput image analysis method for assessing pepper quantitative resistance to Cucumber mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis McLeod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Davis, California, United States. </w:t>
+              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739477v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; diversity and population structure in Kiwifruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. , 2017</w:t>
@@ -7046,77 +7046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7154,77 +7154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7266,103 +7266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host context, identity and resources on composition of plant viral pathogen communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop of the plant virus ecology network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lawrence, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7381,70 +7381,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la plante hôte sur la structure des populations virales du Potato virus Y (PVY)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of allelic forms of the Potato virus Y (PVY) resistance gene &amp;lt;em&amp;gt;va&amp;lt;/em&amp;gt; on infection kinetics and viral population structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tribodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7460,116 +7460,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres francophones de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. 2008</w:t>
+              <w:t xml:space="preserve">14. International congress of virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753595v1</w:t>
+                <w:t xml:space="preserve">hal-02753594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of allelic forms of the Potato virus Y (PVY) resistance gene &amp;lt;em&amp;gt;va&amp;lt;/em&amp;gt; on infection kinetics and viral population structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact de la plante hôte sur la structure des populations virales du Potato virus Y (PVY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tribodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,73 +7585,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International congress of virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 2008</w:t>
+              <w:t xml:space="preserve">10. Rencontres francophones de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753594v1</w:t>
+                <w:t xml:space="preserve">hal-02753595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7682,51 +7682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix : Une jeune chercheuse recrutée pour élucider les processus d’émergence de maladies infectieuses de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7776,103 +7776,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative seasonal abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7924,77 +7924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey A. Easterday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy E. Kendig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Seabloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth T Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey A Easterday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8046,70 +8046,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité Pathologie végétale (INRAE, UR 0407).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,51 +8328,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du déploiement de variétés de &amp;lt;em&amp;gt;Nicotiana tabacum&amp;lt;/em&amp;gt; portant le gène récessif de résistance va sur la virulence de populations du virus Y de la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Européenne de Bretagne; AGROCAMPUS OUEST, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8489,51 +8489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0DFCB2C"/>
+    <w:nsid w:val="4D81049A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8720,51 +8720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8808-4752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149198264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A Easterday" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Kendig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhande Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2019.1624481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Ingwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Rhoades" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Karasev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa A. Bosque-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurra Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03538-15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gross" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12418" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G. Power" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0947" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-13-1126-RE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Asplen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S. David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ford Denison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01573.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8401C656C7ADFB88B24DC157333FFD6C509FA1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorencetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02473.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9751-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H14P6S8V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02342.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lisa Brachet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Power" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mitchell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrier Jean-Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudir Lorencetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Troin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A. Easterday" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Kendig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zavagli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bertelsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butcaru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabrefiga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8808-4752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149198264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A Easterday" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Kendig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Seabloom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T Borer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhande Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2019.1624481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Ingwell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Rhoades" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Karasev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa A. Bosque-Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Seabloom" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth T. Borer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurra Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03538-15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gross" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12418" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jolles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G. Power" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Mitchell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-13-1126-RE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark K. Asplen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S. David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ford Denison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Epstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01573.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8401C656C7ADFB88B24DC157333FFD6C509FA1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorencetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02473.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9751-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H14P6S8V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02342.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Ramirez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04857.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13A020D101E18A79010D74E0571625B4E4B72680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2010.00635.X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lisa Brachet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Power" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Mitchell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrier Jean-Louis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudir Lorencetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Troin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey A. Easterday" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Kendig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zavagli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bertelsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butcaru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabrefiga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>