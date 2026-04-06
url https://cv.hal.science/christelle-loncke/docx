--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LONCKE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Loncke est maitre de conférences en &amp;quot;Biologie systémique et modélisation en physiologie de la nutrition&amp;quot; à AgroParisTech depuis le 1er septembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est affiliée à l'UMR INRAE-AgroParisTech MoSAR (Modélisation systémique appliquée aux Ruminants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son parcours dans la recherche est le suivant :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Thèse en Nutrition animale à l'UMR INRAE Herbivores (Centre de Theix)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-20015 : Ingénieur R&D en Nutrition des ruminants et du cheval athlète chez In Vivo NSA (NEOVIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Enseignant chercheur dans l'UMR MoSAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of increasing dietary zinc on the efficiency of microbial phytase on calcium, phosphorus, and zinc digestibility and status in pigs: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (9), pp.101604. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (S2), pp.s207-s222. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731120001688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary and physiological factors potentially impeding responses of lactating dairy cows to dietary fortification in metabolizable methionine: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the 15N tracer technique for estimating the protein value of pea seeds in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraze Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo effects of natural additives on ruminant methanogenesis, a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p., 2013, Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet d'un aliment composé liquide mélassé sur les dégradations ruminales. Evaluation of the efficiency of a liquid feed supplement on ruminal degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’efficacité d’une complémentation en Saccharomyces cerevisiae CNCM I- 1077 sur les performances zootechniques et le comportement alimentaire de taurillons laitiers en début d’engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces cerevisiae CNCM I-1077 supplementation on zootechnical performances and feeding behavior of dairy bull calves during growing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ADSA®-AMPA-ASAS-CSAS-WSASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des effets d’additifs alimentaires sur la méthanogénèse des ruminants, in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mesures de dégradabilité de l’amidon du maïs ensilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. A. Alimentation de précision chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2022, Collection Approches, 979-10-275-0198-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling relationships between dietary intake and net fluxes of energy nutrients across splanchnic tissues in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00618555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LONCKE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Loncke est maitre de conférences en &amp;quot;Biologie systémique et modélisation en physiologie de la nutrition&amp;quot; à AgroParisTech depuis le 1er septembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est affiliée à l'UMR INRAE-AgroParisTech MoSAR (Modélisation systémique appliquée aux Ruminants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son parcours dans la recherche est le suivant :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Thèse en Nutrition animale à l'UMR INRAE Herbivores (Centre de Theix)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-20015 : Ingénieur R&D en Nutrition des ruminants et du cheval athlète chez In Vivo NSA (NEOVIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Enseignant chercheur dans l'UMR MoSAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of increasing dietary zinc on the efficiency of microbial phytase on calcium, phosphorus, and zinc digestibility and status in pigs: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (9), pp.101604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (S2), pp.s207-s222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731120001688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary and physiological factors potentially impeding responses of lactating dairy cows to dietary fortification in metabolizable methionine: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the 15N tracer technique for estimating the protein value of pea seeds in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraze Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo effects of natural additives on ruminant methanogenesis, a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p., 2013, Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des effets d’additifs alimentaires sur la méthanogénèse des ruminants, in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces cerevisiae CNCM I-1077 supplementation on zootechnical performances and feeding behavior of dairy bull calves during growing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ADSA®-AMPA-ASAS-CSAS-WSASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’efficacité d’une complémentation en Saccharomyces cerevisiae CNCM I- 1077 sur les performances zootechniques et le comportement alimentaire de taurillons laitiers en début d’engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet d'un aliment composé liquide mélassé sur les dégradations ruminales. Evaluation of the efficiency of a liquid feed supplement on ruminal degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mesures de dégradabilité de l’amidon du maïs ensilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. A. Alimentation de précision chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2022, Collection Approches, 979-10-275-0198-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling relationships between dietary intake and net fluxes of energy nutrients across splanchnic tissues in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00618555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Bossche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dioux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Callot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequeux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010679v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Nespen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulmont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nouvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Picard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00618555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0088" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Nespen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Bossche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nouvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00618555v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0088" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>