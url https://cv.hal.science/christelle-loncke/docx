--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LONCKE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Loncke est maitre de conférences en &amp;quot;Biologie systémique et modélisation en physiologie de la nutrition&amp;quot; à AgroParisTech depuis le 1er septembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est affiliée à l'UMR INRAE-AgroParisTech MoSAR (Modélisation systémique appliquée aux Ruminants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son parcours dans la recherche est le suivant :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Thèse en Nutrition animale à l'UMR INRAE Herbivores (Centre de Theix)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-20015 : Ingénieur R&D en Nutrition des ruminants et du cheval athlète chez In Vivo NSA (NEOVIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Enseignant chercheur dans l'UMR MoSAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of increasing dietary zinc on the efficiency of microbial phytase on calcium, phosphorus, and zinc digestibility and status in pigs: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (9), pp.101604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (S2), pp.s207-s222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731120001688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary and physiological factors potentially impeding responses of lactating dairy cows to dietary fortification in metabolizable methionine: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the 15N tracer technique for estimating the protein value of pea seeds in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraze Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo effects of natural additives on ruminant methanogenesis, a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p., 2013, Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des effets d’additifs alimentaires sur la méthanogénèse des ruminants, in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces cerevisiae CNCM I-1077 supplementation on zootechnical performances and feeding behavior of dairy bull calves during growing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ADSA®-AMPA-ASAS-CSAS-WSASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’efficacité d’une complémentation en Saccharomyces cerevisiae CNCM I- 1077 sur les performances zootechniques et le comportement alimentaire de taurillons laitiers en début d’engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet d'un aliment composé liquide mélassé sur les dégradations ruminales. Evaluation of the efficiency of a liquid feed supplement on ruminal degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mesures de dégradabilité de l’amidon du maïs ensilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. A. Alimentation de précision chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2022, Collection Approches, 979-10-275-0198-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling relationships between dietary intake and net fluxes of energy nutrients across splanchnic tissues in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00618555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LONCKE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Loncke est maitre de conférences en &amp;quot;Biologie systémique et modélisation en physiologie de la nutrition&amp;quot; à AgroParisTech depuis le 1er septembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est affiliée à l'UMR INRAE-AgroParisTech MoSAR (Modélisation systémique appliquée aux Ruminants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son parcours dans la recherche est le suivant :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Thèse en Nutrition animale à l'UMR INRAE Herbivores (Centre de Theix)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-20015 : Ingénieur R&D en Nutrition des ruminants et du cheval athlète chez In Vivo NSA (NEOVIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Enseignant chercheur dans l'UMR MoSAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of increasing dietary zinc on the efficiency of microbial phytase on calcium, phosphorus, and zinc digestibility and status in pigs: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (9), pp.101604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (S2), pp.s207-s222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731120001688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary and physiological factors potentially impeding responses of lactating dairy cows to dietary fortification in metabolizable methionine: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the 15N tracer technique for estimating the protein value of pea seeds in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraze Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo effects of natural additives on ruminant methanogenesis, a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p., 2013, Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des effets d’additifs alimentaires sur la méthanogénèse des ruminants, in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces cerevisiae CNCM I-1077 supplementation on zootechnical performances and feeding behavior of dairy bull calves during growing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ADSA®-AMPA-ASAS-CSAS-WSASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’efficacité d’une complémentation en Saccharomyces cerevisiae CNCM I- 1077 sur les performances zootechniques et le comportement alimentaire de taurillons laitiers en début d’engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet d'un aliment composé liquide mélassé sur les dégradations ruminales. Evaluation of the efficiency of a liquid feed supplement on ruminal degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mesures de dégradabilité de l’amidon du maïs ensilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. A. Alimentation de précision chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2022, Collection Approches, 979-10-275-0198-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling relationships between dietary intake and net fluxes of energy nutrients across splanchnic tissues in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00618555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Nespen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Bossche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nouvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00618555v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0088" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Nespen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Bossche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nouvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00618555v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0088" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>