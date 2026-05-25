--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LONCKE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Loncke est maitre de conférences en &amp;quot;Biologie systémique et modélisation en physiologie de la nutrition&amp;quot; à AgroParisTech depuis le 1er septembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est affiliée à l'UMR INRAE-AgroParisTech MoSAR (Modélisation systémique appliquée aux Ruminants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son parcours dans la recherche est le suivant :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Thèse en Nutrition animale à l'UMR INRAE Herbivores (Centre de Theix)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-20015 : Ingénieur R&D en Nutrition des ruminants et du cheval athlète chez In Vivo NSA (NEOVIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Enseignant chercheur dans l'UMR MoSAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of increasing dietary zinc on the efficiency of microbial phytase on calcium, phosphorus, and zinc digestibility and status in pigs: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (9), pp.101604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (S2), pp.s207-s222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731120001688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary and physiological factors potentially impeding responses of lactating dairy cows to dietary fortification in metabolizable methionine: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the 15N tracer technique for estimating the protein value of pea seeds in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraze Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo effects of natural additives on ruminant methanogenesis, a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p., 2013, Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des effets d’additifs alimentaires sur la méthanogénèse des ruminants, in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces cerevisiae CNCM I-1077 supplementation on zootechnical performances and feeding behavior of dairy bull calves during growing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ADSA®-AMPA-ASAS-CSAS-WSASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’efficacité d’une complémentation en Saccharomyces cerevisiae CNCM I- 1077 sur les performances zootechniques et le comportement alimentaire de taurillons laitiers en début d’engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet d'un aliment composé liquide mélassé sur les dégradations ruminales. Evaluation of the efficiency of a liquid feed supplement on ruminal degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mesures de dégradabilité de l’amidon du maïs ensilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. A. Alimentation de précision chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2022, Collection Approches, 979-10-275-0198-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling relationships between dietary intake and net fluxes of energy nutrients across splanchnic tissues in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00618555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle LONCKE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Loncke est maitre de conférences en &amp;quot;Biologie systémique et modélisation en physiologie de la nutrition&amp;quot; à AgroParisTech depuis le 1er septembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est affiliée à l'UMR INRAE-AgroParisTech MoSAR (Modélisation systémique appliquée aux Ruminants).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son parcours dans la recherche est le suivant :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Thèse en Nutrition animale à l'UMR INRAE Herbivores (Centre de Theix)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-20015 : Ingénieur R&D en Nutrition des ruminants et du cheval athlète chez In Vivo NSA (NEOVIA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 : Enseignant chercheur dans l'UMR MoSAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation persistency of dairy cows fed low metabolizable protein diets with two different starch contents and degradability levels crossed with rumen-protected amino acid supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2025-27544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of increasing dietary zinc on the efficiency of microbial phytase on calcium, phosphorus, and zinc digestibility and status in pigs: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (9), pp.101604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (5), pp.2883-2899. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (S2), pp.s207-s222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731120001688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering nutrients supply modified dynamics of milk components synthesis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch content and rumen-protected amino acid supplementation on milk performance and persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bidaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dieho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.268-269, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dietary and physiological factors potentially impeding responses of lactating dairy cows to dietary fortification in metabolizable methionine: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and headaches in modelling animal adaptive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis to identify factors affecting milk component responses and intake of dairy cows to metabolizable methionine fortification evaluated based on INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, West Palm Beach, Florida, United States. , Journal of Dairy Science, 107 (supplement 1), pp.345, 2024, Abstracts of the 2024 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis assessed factors affecting milk components and intake in response to metabolizable methionine fortification using INRA 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.279, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage fin de la composition corporelle chez le ruminant :mise au point et calibration de huit méthodes innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Driesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the 15N tracer technique for estimating the protein value of pea seeds in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraze Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo effects of natural additives on ruminant methanogenesis, a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p., 2013, Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet d'un aliment composé liquide mélassé sur les dégradations ruminales. Evaluation of the efficiency of a liquid feed supplement on ruminal degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahlou Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des effets d’additifs alimentaires sur la méthanogénèse des ruminants, in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces cerevisiae CNCM I-1077 supplementation on zootechnical performances and feeding behavior of dairy bull calves during growing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ADSA®-AMPA-ASAS-CSAS-WSASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’efficacité d’une complémentation en Saccharomyces cerevisiae CNCM I- 1077 sur les performances zootechniques et le comportement alimentaire de taurillons laitiers en début d’engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mesures de dégradabilité de l’amidon du maïs ensilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Nespen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. A. Alimentation de précision chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-70, 2022, Collection Approches, 979-10-275-0198-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and misuse of meta-analysis in Animal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling relationships between dietary intake and net fluxes of energy nutrients across splanchnic tissues in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. AgroParisTech, 2009. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009AGPT0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00618555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Nespen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulmont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Bossche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nouvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00618555v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0088" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bidaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dieho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03016921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731120001688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piantoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Bossche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dioux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Callot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequeux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Nespen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulmont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nouvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00618555v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0088" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>