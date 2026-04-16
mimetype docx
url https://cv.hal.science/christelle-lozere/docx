--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -157,2165 +157,2165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’art des Antilles françaises en contexte esclavagiste et post-esclavagiste (XIXe siècle – 1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles. , A paraître, ISBN 9782488234207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Affaire Ange Soleil. Le dépeceur d’Aubervilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan. 180 p., 2024, 978-2-336-48517-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croisière du Tricentenaire des Antilles et de la Guyane. Construction d’un imaginaire transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, Hémisphères, collection Mers &amp; Empire. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordeaux colonial, 1850-1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sud Ouest. 2007, Collection Mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Construire l’histoire de l’art antillais, Penser les temps”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing an art history of the Antilles in slavery and post-slavery contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue &amp; New Directions, Clark Art Institut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintre du désir. Les « petites femmes » antillaises de Maurice Millière dans « le Gai Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le Désir (28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and Disorder of Race. The iconographic representation of morality in Caribbean slave society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal18 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order and Disorder: The Iconography of Morality and Colonial Enslavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal18 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Issue 13 Race (Spring 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Montrer le risque aux Antilles : Artistes et catastrophes naturelles dans l’histoire de l’art du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les traces-mémoires, vers une histoire de l’art antillais alternative. L’exemple du peintre Henry Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do-kre-i-s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Trace, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Des passagers en réseaux sur le colombie (Déc. 1935-Janv. 1936); construction d’une fiction transatlantique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'histoire de la Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 189, p. 95-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de plaisirs et de débauche dans l’iconographie coloniale des Antilles anglaises et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le (dé)plaisir, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture du livre Escape from Vichy. The Refugee to the French Caribbean d’Eric T. Jennings (Harvard University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of seashells in contemporary west indian art: towards a rejected exotism? He shell woman, example by Kelly Sinnapah Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minakshi Carien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorit'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Où sont les nouveaux exotismes de l'art contemporain ?, 4, pp.79-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Budan (1827-1874) or the Walker in the Traumatic Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire monde(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La notion élargie du paysage, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Être noir en France 1794-1848</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Être noir en France » au XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, Numéro en lien avec l’exposition du Musée d’Orsay, n°267, pp.12-15</w:t>
+              <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, 267, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Etre noir en France en 1848-1900 »,</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être noir en France 1794-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, n°267, pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, Numéro en lien avec l’exposition du Musée d’Orsay, n°267, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Être noir en France » au XIX e siècle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etre noir en France en 1848-1900 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, 267, pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, n°267, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les heureux hasards de la nature : La quête de l’émotion inattendue face à la beauté des paysages antillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp. 147-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif spectaculaire des expositions universelles et coloniales du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les commerces du théâtre (Léonor Delaunay et Martial Poirson dir.) (276), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre du rêve. Le théâtre dans les expositions universelles et coloniales du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les commerces du théâtre sous la direction de Léonor Delaunay et Martial Poirson, 276, pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'exposition permanente des colonies dans la diffusion de l'idée coloniale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les foires coloniales de Bordeaux comme réponse à la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Images &amp; Mémoires, Images des Outre-mers pendant la Grande Guerre sous la direction de Alain Tirefort, Les cahiers d’Images &amp; Mémoires, pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions provinciales et identités coloniales au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le esposizioni: propaganda e costruzione identitaria, N. 18, chapitre 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bordeaux et la « culture coloniale », 1850-1940 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.181-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La création des musées commerciaux et coloniaux à la fin du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramarines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier Musée colonial normal de France à la Sauve-Majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens de la Sauve-Majeure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux colonial, les premières expositions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes coloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bordeaux à l'heure coloniale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948366v1</w:t>
-              </w:r>
-[...291 lines deleted...]
-                <w:t xml:space="preserve">hal-01091926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2810,303 +2810,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des passagers en réseaux sur le Colombie (déc. 1935 - janvier 1936). Construction d'une fiction transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croisées d'images et figures sociales en Guadeloupe et en Martinique (Années 1920-1940) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fort-de-France, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caribbean Art History and Research Prospects. Pop up conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tilting Axis 5 — Beyond Trends: Decolonisation and Art Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Havre colonial à travers ses expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RIN Normonde, La Normandie et les colonies : une histoire et un patrimoine en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pop up. Présentation de recherches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilting Axis 5, Beyond Trends: Decolonisation and Art Criticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tilting Axis, May 2019, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292550v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02518154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Histoire de l’art des Antilles”</w:t>
               </w:r>
@@ -3339,1871 +3339,1871 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTP Études africaines, État des lieux et des savoirs en France, Rencontre RTP 2006 Études africaines : état des lieux et des savoirs en France / Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RTP Études africaines, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle majeur des femmes dans l’histoire de l’art des Antilles, AWARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fulconis, Maçon et femmes indiennes manœuvres », 1883, aquarelle, Archives de la CTM », Épisode 4 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minakshi Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caillé, La Guadeloupe illustrée, Femme indienne, type n° 4 », carte postale, collection privée, Épisode 3 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minakshi Carien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Pierre Le Masurier, Portrait de la famille Choiseul », vers 1775, huile sur toile, Musée d’Aquitaine de Bordeaux », Épisode 6 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Hippolyte Hartmann, Jeune homme antillais”, vers 1870, carte-photo, collection privée », Épisode 2 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Prinssay, Vue de la Guadeloupe », 1813, huile sur toile, collection Musée du Nouveau Monde et de la Rochelle », Épisode 5 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Image de l’‘Autre’. Les représentations des Africains et des Antillais en Europe (18e-20 siècles), notice en anglais et français dans le cadre du projet européen Manifest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïotte Almaby, compositeur de musique par Jacques Weissman’, 1935, huile sur toile, Musée du Quai Branly/Jacques Chirac”, Épisode 1 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA &amp; Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bribes de mémoires de Claude Cauquil, Blog AICA Caraïbe sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Chroniques d'Herodote : Mise en scène de l'objet dans les salons coloniaux de province (1850-1896) Vers l'émergence de modèles d'expositions coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'existence ou non d'un art antillais (1923-1946). Vers une mémoire fracturée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Havre à travers ses expositions maritimes et coloniales (1867-1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Geste, Presses Universitaires de la Nouvelle-Aquitaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lethière et la communauté des artistes caribéens à Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Snoeck Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guillaume Lethière, né à la Guadeloupe, Catalogue de l'exposition du Louvre du 13 novembre au 17 février 2025 (dir. Marie-Pierre Salé),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 108-114, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lethière and the Community of Caribbean Artists in Paris »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yale University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Lethière (dir. Olivier Meslay, Esther Bell),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yale University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-114, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Artists from the Antilles in Interwar Paris”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Metropolitan Museum of Art, Yale University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Harlem Renaissance and Transatlantic Modernism (dir. Denise Murrell)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metropolitan Museum of Art, Yale University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 76-82, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1943-1945. La création de l’école des arts appliqués de Fort-de-France. Les graines de la rébellion esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esthétiques du divers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts coloniaux. Circulation d’artistes et d’artefacts entre la France et ses colonies (dir. Sarah Ligner), Musée du Quai Branly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre VIII, Esthétiques du divers, pp.110-119, 2021, Les arts coloniaux. Circulation d’artistes et d’artefacts entre la France et ses colonies (dir. Sarah Ligner), Musée du Quai Branly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprunts et empreintes du temps : le parcours de Stan Musquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trinité de Stan Musquer, Lectures croisées d’une oeuvre caribéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 979-10-95177-19-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Célébrer le travail dans les expositions universelles (1851-1937) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’oeuvre artisanales et industrielles et questions sociales (dir. Fabien Knittel, Nadège Mariotti, Pascal Raggi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-187, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer le travail dans les expositions universelles (1851-1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles et questions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Capes/Agreg Histoire (chapitre XIV), Éd. Ellipse, pp.181-187, 2020, Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles et questions sociales (dir. Fabien Knittel, Nadège Mariotti, Pascal Raggi), 9782340042070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions commerciales et identité́s coloniales dans les villes portuaires françaises »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soi, l’autre et l’ailleurs, Images et imaginaires des villes portuaires de l’Europe atlantique et méditerranéenne (XVIII-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paris des artistes antillais. De l'académisme des Salons à une créolité artistique affirmée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Nouvelle-Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris créole: son histoire, ses écrivains, ses artistes (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.140-154, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’objet exotique dans les expositions coloniales françaises (1850-1900): impact sur les regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique et politique de l’altérité : colonialisme, esclavagisme, exotisme XVIIIe-XXIe siècles (dir. Karine Bénac-Giroux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collection "Rencontres", Série Le Dix-Huitième (31), Garnier, p. 287-300, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Architectures et arts de vivre des élites des Antilles françaises au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde créole, Vivre aux Antilles au XVIIIe siècle (dir. Annick Notter et Erick Noel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. La Geste, p. 72-80, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1923/1924, la mission de Germaine Casse à Pointe-à-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Esthétiques du Divers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos artistes aux colonies, Sociétés, expositions et revues dans l'empire francais, 1851-1940.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.140-157, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des images dans la diffusion des savoirs sur les plantes médicinales des Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, collection Terres d'Amérique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’usage des plantes médicinales aux Antilles et en Guyane. Les remèdes anciens au fil du temps, sous la direction de François Pagney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.37-59, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947991v1</w:t>
-              </w:r>
-[...738 lines deleted...]
-                <w:t xml:space="preserve">hal-02293168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5284,51 +5284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Charpentier</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Lung Fou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moïse</w:t>
@@ -5355,75 +5355,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Index biographique AWARE, femmes artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320470v1</w:t>
+                <w:t xml:space="preserve">hal-05320468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Lung Fou</w:t>
+                <w:t xml:space="preserve">Paule Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moïse</w:t>
@@ -5450,51 +5450,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Index biographique AWARE, femmes artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320468v1</w:t>
+                <w:t xml:space="preserve">hal-05320470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des artistes aux Antilles</w:t>
               </w:r>
@@ -6432,51 +6432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakshi Carien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9780300275780/guillaume-lethiere/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9781588397737/the-harlem-renaissance-and-transatlantic-modernism/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mo&#239;se" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard Caruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palmiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03400271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakshi Carien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9780300275780/guillaume-lethiere/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9781588397737/the-harlem-renaissance-and-transatlantic-modernism/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mo&#239;se" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard Caruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palmiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03400271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>