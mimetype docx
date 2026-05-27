--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -157,316 +157,1383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques artistiques aux Antilles 1767-1848. De la Caraïbe à Paris. », Journée d’études sur Guillaume Lethière, Rencontres autour de l’exposition du musée du Louvre, « Guillon Lethière, né à la Guadeloupe », INHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études sur Guillaume Lethière, Rencontres autour de l’exposition du musée du Louvre, « Guillon Lethière, né à la Guadeloupe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Feb 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle transmission des histoires des arts aujourd’hui ?, L’histoire de l’art des outre-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes de l'Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friche de la Belle de mai, Feb 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources and Perspectives : Rethinking the 18th-century Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shifting Tides : colloque Art 18th-century in the Caribbean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Whintertur Museum, Garden, Library, Apr 2023, Winterthur, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections des Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futures collections des Caraïbes, CCC/Global Humanities Initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cambridge, Dec 2023, Cambridge (Angleterre), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistic practices in the French West Indies int the context of the slavery and post-slavery eras (19th Century-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du Clark (Clark fellow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clark Art Institute, May 2022, Williamstown, Massachusetts, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Invisibility and Rejection. The place of women artists in the history of art in the french West Indies from 19th century to 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The origin of othes. Rewriting art history in the Americas (XIXth century-today)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AWARE; Clark Art Institute, Jul 2022, Williamstown, Massachusetts, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du mot race dans les expositions coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race et sang dans les sources depuis le XVIIe siècle : le cas de la France et de ses colonies, 6e rencontres du Grand séminaire d’histoire des Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Havre colonial à travers ses expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RIN Normonde, La Normandie et les colonies : une histoire et un patrimoine en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pop up. Présentation de recherches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tilting Axis 5, Beyond Trends: Decolonisation and Art Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tilting Axis, May 2019, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des passagers en réseaux sur le Colombie (déc. 1935 - janvier 1936). Construction d'une fiction transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croisées d'images et figures sociales en Guadeloupe et en Martinique (Années 1920-1940) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fort-de-France, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caribbean Art History and Research Prospects. Pop up conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tilting Axis 5 — Beyond Trends: Decolonisation and Art Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Histoire de l’art des Antilles”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Modèle noir, de Géricault à Picasso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Mémorial Acte), Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art history in museums. Perspectives of research and creation of digital educational tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAC Conference and Annual General Meeting, The Museum: Identity Marker, Actor of Cultural and Socio-economic Development in the Caribbean and its Diasporas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museums Association of the Caribbean, Nov 2019, Fort-de-France, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The existence or not of an Antillean art form (1923-1946). A fragmented recollection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACH 50th Annual Conference (Association of Caribbean Historians)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Caribbean Historians, Jun 2018, Bridgetown, Barbados</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regard sur l’objet africain dans les expositions internationales provinciales françaises de 1850 à 1927 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTP Études africaines, État des lieux et des savoirs en France, Rencontre RTP 2006 Études africaines : état des lieux et des savoirs en France / Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTP Études africaines, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’art des Antilles françaises en contexte esclavagiste et post-esclavagiste (XIXe siècle – 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des Antilles. , A paraître, ISBN 9782488234207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Affaire Ange Soleil. Le dépeceur d’Aubervilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan. 180 p., 2024, 978-2-336-48517-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière du Tricentenaire des Antilles et de la Guyane. Construction d’un imaginaire transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maisonneuve et Larose, Hémisphères, collection Mers &amp; Empire. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux colonial, 1850-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sud Ouest. 2007, Collection Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -476,2913 +1543,1846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Construire l’histoire de l’art antillais, Penser les temps”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peintre du désir. Les « petites femmes » antillaises de Maurice Millière dans « le Gai Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Désir (28)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing an art history of the Antilles in slavery and post-slavery contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue &amp; New Directions, Clark Art Institut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Peintre du désir. Les « petites femmes » antillaises de Maurice Millière dans « le Gai Paris</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Order and Disorder of Race. The iconographic representation of morality in Caribbean slave society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal18 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Order and Disorder: The Iconography of Morality and Colonial Enslavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal18 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Issue 13 Race (Spring 2022)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montrer le risque aux Antilles : Artistes et catastrophes naturelles dans l’histoire de l’art du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Le Désir (28)</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Order and Disorder of Race. The iconographic representation of morality in Caribbean slave society</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les traces-mémoires, vers une histoire de l’art antillais alternative. L’exemple du peintre Henry Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal18 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Do-kre-i-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Trace, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Order and Disorder: The Iconography of Morality and Colonial Enslavement</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Des passagers en réseaux sur le colombie (Déc. 1935-Janv. 1936); construction d’une fiction transatlantique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal18 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Issue 13 Race (Spring 2022)</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'histoire de la Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, p. 95-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Montrer le risque aux Antilles : Artistes et catastrophes naturelles dans l’histoire de l’art du XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de plaisirs et de débauche dans l’iconographie coloniale des Antilles anglaises et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, Le (dé)plaisir, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture du livre Escape from Vichy. The Refugee to the French Caribbean d’Eric T. Jennings (Harvard University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of seashells in contemporary west indian art: towards a rejected exotism? He shell woman, example by Kelly Sinnapah Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minakshi Carien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorit'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Où sont les nouveaux exotismes de l'art contemporain ?, 4, pp.79-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Budan (1827-1874) or the Walker in the Traumatic Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire monde(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La notion élargie du paysage, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Être noir en France » au XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, 267, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être noir en France 1794-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, Numéro en lien avec l’exposition du Musée d’Orsay, n°267, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etre noir en France en 1848-1900 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le modèle noir, de Géricault à Matisse, n°267, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendre du rêve. Le théâtre dans les expositions universelles et coloniales du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les commerces du théâtre sous la direction de Léonor Delaunay et Martial Poirson, 276, pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif spectaculaire des expositions universelles et coloniales du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les commerces du théâtre (Léonor Delaunay et Martial Poirson dir.) (276), pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les heureux hasards de la nature : La quête de l’émotion inattendue face à la beauté des paysages antillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp. 147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'exposition permanente des colonies dans la diffusion de l'idée coloniale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les foires coloniales de Bordeaux comme réponse à la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Images &amp; Mémoires, Images des Outre-mers pendant la Grande Guerre sous la direction de Alain Tirefort, Les cahiers d’Images &amp; Mémoires, pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions provinciales et identités coloniales au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le esposizioni: propaganda e costruzione identitaria, N. 18, chapitre 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bordeaux et la « culture coloniale », 1850-1940 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.181-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La création des musées commerciaux et coloniaux à la fin du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramarines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier Musée colonial normal de France à la Sauve-Majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens de la Sauve-Majeure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux colonial, les premières expositions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes coloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bordeaux à l'heure coloniale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948366v1</w:t>
-              </w:r>
-[...1065 lines deleted...]
-                <w:t xml:space="preserve">hal-01948316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3394,611 +3394,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jenny Prinssay, Vue de la Guadeloupe », 1813, huile sur toile, collection Musée du Nouveau Monde et de la Rochelle », Épisode 5 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle majeur des femmes dans l’histoire de l’art des Antilles, AWARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fulconis, Maçon et femmes indiennes manœuvres », 1883, aquarelle, Archives de la CTM », Épisode 4 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minakshi Carien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caillé, La Guadeloupe illustrée, Femme indienne, type n° 4 », carte postale, collection privée, Épisode 3 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minakshi Carien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Hippolyte Hartmann, Jeune homme antillais”, vers 1870, carte-photo, collection privée », Épisode 2 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius-Pierre Le Masurier, Portrait de la famille Choiseul », vers 1775, huile sur toile, Musée d’Aquitaine de Bordeaux », Épisode 6 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA, Espace numérique MANIOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bribes de mémoires de Claude Cauquil, Blog AICA Caraïbe sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Image de l’‘Autre’. Les représentations des Africains et des Antillais en Europe (18e-20 siècles), notice en anglais et français dans le cadre du projet européen Manifest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Image de l’‘Autre’. Les représentations des Africains et des Antillais en Europe (18e-20 siècles), notice en anglais et français dans le cadre du projet européen Manifest</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïotte Almaby, compositeur de musique par Jacques Weissman’, 1935, huile sur toile, Musée du Quai Branly/Jacques Chirac”, Épisode 1 des Rendez-vous numériques en Histoire de l’art des Antilles, Chaine YouTube de INHA &amp; Espace numérique MANIOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320477v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05320476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chroniques d'Herodote : Mise en scène de l'objet dans les salons coloniaux de province (1850-1896) Vers l'émergence de modèles d'expositions coloniales</w:t>
               </w:r>
@@ -4134,259 +4134,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Lethière and the Community of Caribbean Artists in Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yale University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guillaume Lethière (dir. Olivier Meslay, Esther Bell),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yale University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-114, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Havre à travers ses expositions maritimes et coloniales (1867-1887)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste, Presses Universitaires de la Nouvelle-Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Normands, acteurs de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lethière et la communauté des artistes caribéens à Paris »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Snoeck Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Lethière, né à la Guadeloupe, Catalogue de l'exposition du Louvre du 13 novembre au 17 février 2025 (dir. Marie-Pierre Salé),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 108-114, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810117v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04736422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Artists from the Antilles in Interwar Paris”</w:t>
               </w:r>
@@ -4452,328 +4452,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emprunts et empreintes du temps : le parcours de Stan Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trinité de Stan Musquer, Lectures croisées d’une oeuvre caribéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 979-10-95177-19-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1943-1945. La création de l’école des arts appliqués de Fort-de-France. Les graines de la rébellion esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esthétiques du divers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts coloniaux. Circulation d’artistes et d’artefacts entre la France et ses colonies (dir. Sarah Ligner), Musée du Quai Branly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre VIII, Esthétiques du divers, pp.110-119, 2021, Les arts coloniaux. Circulation d’artistes et d’artefacts entre la France et ses colonies (dir. Sarah Ligner), Musée du Quai Branly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer le travail dans les expositions universelles (1851-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trinité de Stan Musquer, Lectures croisées d’une oeuvre caribéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 979-10-95177-19-7</w:t>
+              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles et questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Capes/Agreg Histoire (chapitre XIV), Éd. Ellipse, pp.181-187, 2020, Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’œuvre artisanales et industrielles et questions sociales (dir. Fabien Knittel, Nadège Mariotti, Pascal Raggi), 9782340042070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Célébrer le travail dans les expositions universelles (1851-1937) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains-d’oeuvre artisanales et industrielles et questions sociales (dir. Fabien Knittel, Nadège Mariotti, Pascal Raggi)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-187, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892276v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03089923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions commerciales et identité́s coloniales dans les villes portuaires françaises »,</w:t>
               </w:r>
@@ -5284,51 +5284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Lung Fou</w:t>
+                <w:t xml:space="preserve">Paule Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moïse</w:t>
@@ -5355,75 +5355,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Index biographique AWARE, femmes artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320468v1</w:t>
+                <w:t xml:space="preserve">hal-05320470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Charpentier</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Lung Fou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moïse</w:t>
@@ -5450,51 +5450,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Index biographique AWARE, femmes artistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320470v1</w:t>
+                <w:t xml:space="preserve">hal-05320468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des artistes aux Antilles</w:t>
               </w:r>
@@ -6432,51 +6432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakshi Carien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9780300275780/guillaume-lethiere/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9781588397737/the-harlem-renaissance-and-transatlantic-modernism/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mo&#239;se" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard Caruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palmiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03400271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakshi Carien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9780300275780/guillaume-lethiere/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yalebooks.yale.edu/book/9781588397737/the-harlem-renaissance-and-transatlantic-modernism/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mo&#239;se" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard Caruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04736436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sainton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palmiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03400271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>