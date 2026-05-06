--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -502,441 +502,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Cell-Penetrating Peptides in Large Unilamellar Vesicles - A straightforward Screening Assay for Investigating the Internalization Mechanism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Swiecicki</w:t>
+                <w:t xml:space="preserve">Antibody Recognition in Multiple Sclerosis and Rett Syndrome Using a Collection of Linear and Cyclic N-Glucosylated Antigenic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Real Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Di Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Lécorché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+                <w:t xml:space="preserve">Giada Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 104 (5), pp.533-543 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22652⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 104 (5, SI), pp.560-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140970v1</w:t>
+                <w:t xml:space="preserve">hal-01362706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Recognition in Multiple Sclerosis and Rett Syndrome Using a Collection of Linear and Cyclic N-Glucosylated Antigenic Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feliciana Real Fernandez</w:t>
+                <w:t xml:space="preserve">Three-Electrode Analytical and Preparative Electrochemistry in Micro-Volume Hanging Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Perez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Di Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lequin</w:t>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22677⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362706v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Electrode Analytical and Preparative Electrochemistry in Micro-Volume Hanging Droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Isabel Perez Jimenez</w:t>
+                <w:t xml:space="preserve">Accumulation of Cell-Penetrating Peptides in Large Unilamellar Vesicles - A straightforward Screening Assay for Investigating the Internalization Mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Swiecicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylian Challier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
+                <w:t xml:space="preserve">Fabienne Burlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">Pascaline Lécorché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5), pp.533-543 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136026v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficacies of Cell-Penetrating Peptides in Accumulating in Large Unilamellar Vesicles Depend on their Ability To Form Inverted Micelles.</w:t>
               </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theano Irinopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Burlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 ((13)), pp.2113-9. </w:t>
@@ -1852,290 +1852,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sol-Gel derived scintillating LuBO3 films doped with rare earth ions.</w:t>
+                <w:t xml:space="preserve">Scintillation of Sol-Gel derived Lutetium orthophosphate doped with rare earth ions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Tomasella</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-005-5639-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154764v1</w:t>
+                <w:t xml:space="preserve">hal-00154713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillation of Sol-Gel derived Lutetium orthophosphate doped with rare earth ions.</w:t>
+                <w:t xml:space="preserve">Characterization of Sol-Gel derived scintillating LuBO3 films doped with rare earth ions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grimblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.666-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-005-5639-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00154713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential site substitution in sol-gel derived Eu 3+ doped Lu 2 SiO 5 : a combined study by X-ray absorption and luminescence spectroscopies{</w:t>
               </w:r>
@@ -2214,52 +2214,209 @@
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-Penetrating Peptides and Nanodiamonds, Diamond Material for Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Burlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Aussedat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell-Penetrating Peptides and Nanodiamonds, Diamond Material for Biological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2406,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2019.07.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06125d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Swiecicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BJ8X73K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Perez Jimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Bartsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9WJZ8RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Lavielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.04.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26DRHSNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S016D9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimblot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/100/1/012037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.10.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN39Z596-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5639-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mansuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504303d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4F2DA7E745B103F16039861F67F77E5EA3CC34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Botty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2019.07.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06125d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Swiecicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdin-Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22677" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Perez Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BJ8X73K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Bartsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9WJZ8RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Lavielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.04.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26DRHSNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S016D9L9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimblot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/100/1/012037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.10.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5639-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN39Z596-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mansuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504303d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4F2DA7E745B103F16039861F67F77E5EA3CC34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Aussedat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>