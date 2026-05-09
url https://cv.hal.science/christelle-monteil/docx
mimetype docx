--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation bioaccessibility of polycyclic aromatic hydrocarbons from reference combustion-derived particles: Methodological aspects and toxicological impact on bronchial epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albana Boutamba Mbina</w:t>
+                <w:t xml:space="preserve">Phthalates in face masks and their effects on cellular energetics in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Votier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 306, pp.119371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119371⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 292, pp.117910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386124v1</w:t>
+                <w:t xml:space="preserve">hal-05391596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalates in face masks and their effects on cellular energetics in human bronchial epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monteil</w:t>
+                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117910⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391596v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhalation bioaccessibility of polycyclic aromatic hydrocarbons from reference combustion-derived particles: Methodological aspects and toxicological impact on bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+                <w:t xml:space="preserve">Albana Boutamba Mbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Votier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.119371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745287v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and repeated exposures of normal human bronchial epithelial (NHBE) cells culture to particles from a coloured pyrotechnic smoke</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.21. </w:t>
@@ -1038,1432 +1038,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative potential and in vitro toxicity of particles generated by pyrotechnic smokes in human small airway epithelial cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of camelina oil on vascular function in essential hypertensive patients with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bounoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Khettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Malloizel-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113637⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (3), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401323v1</w:t>
+                <w:t xml:space="preserve">hal-03474223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of camelina oil on vascular function in essential hypertensive patients with metabolic syndrome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of DEHP, DEHT and DINP Alone or in a Mixture on Cell Viability and Mitochondrial Metabolism of Endothelial Cells In Vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Malloizel-Delaunay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelly Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab374⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10070373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474223v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DEHP, DEHT and DINP Alone or in a Mixture on Cell Viability and Mitochondrial Metabolism of Endothelial Cells In Vitro.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a standardized in vitro approach to evaluate microphysical, chemical, and toxicological properties of combustion-derived fine and ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10070373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420875v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standardized in vitro approach to evaluate microphysical, chemical, and toxicological properties of combustion-derived fine and ultrafine particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">J. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2021.06.001⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.105258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270676v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Corbière</w:t>
+                <w:t xml:space="preserve">Oxidative potential and in vitro toxicity of particles generated by pyrotechnic smokes in human small airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Martin de Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Castilla</w:t>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.105258. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.113637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388926v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralocorticoid receptor blockade with finerenone improves heart function and exercise capacity in ovariectomized mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a Fast and Simple HPLC-UV Method for the Quantification of Adenosine Phosphates in Human Bronchial Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pieronne-Deperrois</w:t>
+                <w:t xml:space="preserve">Violaine Martin De Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guéret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Crochemore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najah Harouki</w:t>
+                <w:t xml:space="preserve">Cécile Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13219⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.6324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26206324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176322v1</w:t>
+                <w:t xml:space="preserve">hal-04423112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Fast and Simple HPLC-UV Method for the Quantification of Adenosine Phosphates in Human Bronchial Epithelial Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+                <w:t xml:space="preserve">Analysis of Phthalates and Alternative Plasticizers in Gloves by Gas Chromatography–Mass Spectrometry and Liquid Chromatography–UV Detection: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Martin De Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monteil</w:t>
+                <w:t xml:space="preserve">Cécile Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corbiere</w:t>
+                <w:t xml:space="preserve">Romain Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26206324⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics9090200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423112v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Phthalates and Alternative Plasticizers in Gloves by Gas Chromatography–Mass Spectrometry and Liquid Chromatography–UV Detection: A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+                <w:t xml:space="preserve">Mineralocorticoid receptor blockade with finerenone improves heart function and exercise capacity in ovariectomized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pieronne-Deperrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lecoeur</w:t>
+                <w:t xml:space="preserve">Alexandre Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Danel</w:t>
+                <w:t xml:space="preserve">Clément Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Regnault</w:t>
+                <w:t xml:space="preserve">Najah Harouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.200. </w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.1933-1943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics9090200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511388v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Dioxide Inhalation Exposures Induce Cardiac Mitochondrial Reactive Oxygen Species Production, Impair Mitochondrial Function and Promote Coronary Endothelial Dysfunction</w:t>
+                <w:t xml:space="preserve">Comparative study on gene expression profile in rat lung after repeated exposure to diesel and biodiesel exhausts upstream and downstream of a particle filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Karoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Najah Harouki</w:t>
+                <w:t xml:space="preserve">Valérie Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Corbiere</w:t>
+                <w:t xml:space="preserve">Marie Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Preterre</w:t>
+                <w:t xml:space="preserve">David Préterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (15), </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266 (Part 2), pp.115264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17155526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928488v2</w:t>
+                <w:t xml:space="preserve">hal-02930031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on gene expression profile in rat lung after repeated exposure to diesel and biodiesel exhausts upstream and downstream of a particle filter</w:t>
+                <w:t xml:space="preserve">Nitrogen Dioxide Inhalation Exposures Induce Cardiac Mitochondrial Reactive Oxygen Species Production, Impair Mitochondrial Function and Promote Coronary Endothelial Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lecureur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monteil</w:t>
+                <w:t xml:space="preserve">Ahmed Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Harouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jaguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Cecile Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Préterre</w:t>
+                <w:t xml:space="preserve">David Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 266 (Part 2), pp.115264. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17155526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930031v1</w:t>
+                <w:t xml:space="preserve">hal-02928488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated functional and transcriptomic analysis reveals that repeated exposure to diesel exhaust induces sustained mitochondrial and cardiac dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological role of endothelin-1 in flow-mediated vasodilatation in humans and impact of cardiovascular risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of after-treatment devices and biofuels on diesel exhausts genotoxicity in A549 cells exposed at air-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,51 +3266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,51 +3387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxyeicosatrienoic acids contribute with altered nitric oxide and endothelin-1 pathways to conduit artery endothelial dysfunction in essential hypertension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,64 +3560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenobiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (1), pp.63-72. </w:t>
@@ -4344,359 +4344,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: development of a standardized tool to evaluate particles toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts repeated exposure on lung genotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS) - "Genotoxicology and cancer: Science challenges solved by transdisciplinary collaboration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288125v1</w:t>
+                <w:t xml:space="preserve">hal-02470091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts repeated exposure on lung genotoxicity in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: development of a standardized tool to evaluate particles toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Corbière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lecureur</w:t>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS) - "Genotoxicology and cancer: Science challenges solved by transdisciplinary collaboration"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Eurotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470091v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: a comparative study of the physico-chemical and in vitro toxicological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
@@ -4738,77 +4738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: comparative study of the physicochemical and in vitro toxicological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,51 +4859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress induction and genotoxicity of diesel exhausts on A549 lung cells continuously exposed at the air-liquid interface. Impact of rapeseed methyl ester supplementation and of after treatment devices: oxidation catalyst and particulate filter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,103 +5003,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of organic ultrafine particles in human bronchial epithelial BEAS-2B cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
@@ -5137,90 +5137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0461 : Comparison of cardiovascular responses to nitrogen dioxide and diesel exhausts. An experimental study with controlled exposures to air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Préterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5440,51 +5440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Szymanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Votier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albana Boutamba Mbina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.03.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bounoure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Khettab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malloizel-Delaunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Poitou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dirninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03270676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.06.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pieronne-Deperrois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crochemore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin De Lagarde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Regnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928488v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaguin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.12.049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01783099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Joannides" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fr&#233;guin-Bouilland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.070680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.727043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vercauteren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2010.00839.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28D04C971E27924D188B36A7C47A9218A3F83D1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992053v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vergeade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vendeville-Dehaudt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.05.024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0CWB12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03635421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ruger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez Facio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Estace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24802" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30036-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Szymanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Votier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albana Boutamba Mbina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.03.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bounoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Khettab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malloizel-Delaunay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Poitou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dirninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03270676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin De Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Regnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pieronne-Deperrois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crochemore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaguin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115264" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928488v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155526" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.12.049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01783099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Joannides" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fr&#233;guin-Bouilland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.070680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.727043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vercauteren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2010.00839.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28D04C971E27924D188B36A7C47A9218A3F83D1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992053v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vergeade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vendeville-Dehaudt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.05.024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0CWB12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03635421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ruger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez Facio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Estace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24802" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30036-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>