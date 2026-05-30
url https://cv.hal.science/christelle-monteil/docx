--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -66,3896 +66,4464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, sensitive and facile measurement of intra- and extracellular lactate and pyruvate in cells by LC-MS/MS</w:t>
+                <w:t xml:space="preserve">Risques professionnels liés à la pollution issue du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyse Szymanski</w:t>
+                <w:t xml:space="preserve">Clémence Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bouzar</w:t>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Votier</w:t>
+                <w:t xml:space="preserve">Matteo Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monteil</w:t>
+                <w:t xml:space="preserve">Aurélie Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 299, pp.129099. </w:t>
+              <w:t xml:space="preserve">38ème Congrès National de Médecine et Santé au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lyon, France. pp.103136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.129099⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2026.103136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391603v1</w:t>
+                <w:t xml:space="preserve">anses-05625213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalates in face masks and their effects on cellular energetics in human bronchial epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monteil</w:t>
+                <w:t xml:space="preserve">Toxicity of organic ultrafine particles in human bronchial epithelial BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391596v1</w:t>
+                <w:t xml:space="preserve">hal-03123066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">0461 : Comparison of cardiovascular responses to nitrogen dioxide and diesel exhausts. An experimental study with controlled exposures to air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Préterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30036-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion aerosols from mineral oil industrial fires: physicochemical characterization and toxicity in bronchial epithelial cells at the air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.128396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.128396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745287v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation bioaccessibility of polycyclic aromatic hydrocarbons from reference combustion-derived particles: Methodological aspects and toxicological impact on bronchial epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapid, sensitive and facile measurement of intra- and extracellular lactate and pyruvate in cells by LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Votier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119371⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 299, pp.129099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.129099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386124v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and repeated exposures of normal human bronchial epithelial (NHBE) cells culture to particles from a coloured pyrotechnic smoke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Phthalates in face masks and their effects on cellular energetics in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Votier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104327⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.117910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328463v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated inactivation of the phosphatase activity of soluble epoxide hydrolase prevents obesity and cardiac ischemic injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jare.2022.03.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836917v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine Particles Issued from Gasoline-Fuels and Biofuel Surrogates Combustion: A Comparative Study of the Physicochemical and In Vitro Toxicological Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Inhalation bioaccessibility of polycyclic aromatic hydrocarbons from reference combustion-derived particles: Methodological aspects and toxicological impact on bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albana Boutamba Mbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Votier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11010021⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.119371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916773v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of camelina oil on vascular function in essential hypertensive patients with metabolic syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Malloizel-Delaunay</w:t>
+                <w:t xml:space="preserve">Acute and repeated exposures of normal human bronchial epithelial (NHBE) cells culture to particles from a coloured pyrotechnic smoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Martin de Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab374⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105, pp.104327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474223v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DEHP, DEHT and DINP Alone or in a Mixture on Cell Viability and Mitochondrial Metabolism of Endothelial Cells In Vitro.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated inactivation of the phosphatase activity of soluble epoxide hydrolase prevents obesity and cardiac ischemic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10070373⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jare.2022.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420875v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standardized in vitro approach to evaluate microphysical, chemical, and toxicological properties of combustion-derived fine and ultrafine particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ultrafine Particles Issued from Gasoline-Fuels and Biofuel Surrogates Combustion: A Comparative Study of the Physicochemical and In Vitro Toxicological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juárez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2021.06.001⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270676v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Effects of DEHP, DEHT and DINP Alone or in a Mixture on Cell Viability and Mitochondrial Metabolism of Endothelial Cells In Vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10070373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388926v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative potential and in vitro toxicity of particles generated by pyrotechnic smokes in human small airway epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+                <w:t xml:space="preserve">The effect of camelina oil on vascular function in essential hypertensive patients with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bounoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Khettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Malloizel-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113637⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (3), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401323v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Fast and Simple HPLC-UV Method for the Quantification of Adenosine Phosphates in Human Bronchial Epithelial Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Development of a standardized in vitro approach to evaluate microphysical, chemical, and toxicological properties of combustion-derived fine and ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corbiere</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26206324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423112v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Phthalates and Alternative Plasticizers in Gloves by Gas Chromatography–Mass Spectrometry and Liquid Chromatography–UV Detection: A Comparative Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Toxicological impact of organic ultrafine particles (UFPs) in human bronchial epithelial BEAS-2B cells at air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Regnault</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics9090200⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.105258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511388v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralocorticoid receptor blockade with finerenone improves heart function and exercise capacity in ovariectomized mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Najah Harouki</w:t>
+                <w:t xml:space="preserve">Oxidative potential and in vitro toxicity of particles generated by pyrotechnic smokes in human small airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Martin de Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13219⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.113637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176322v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on gene expression profile in rat lung after repeated exposure to diesel and biodiesel exhausts upstream and downstream of a particle filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of a Fast and Simple HPLC-UV Method for the Quantification of Adenosine Phosphates in Human Bronchial Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Martin De Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Préterre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115264⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.6324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26206324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930031v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Dioxide Inhalation Exposures Induce Cardiac Mitochondrial Reactive Oxygen Species Production, Impair Mitochondrial Function and Promote Coronary Endothelial Dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Preterre</w:t>
+                <w:t xml:space="preserve">Analysis of Phthalates and Alternative Plasticizers in Gloves by Gas Chromatography–Mass Spectrometry and Liquid Chromatography–UV Detection: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17155526⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics9090200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928488v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated functional and transcriptomic analysis reveals that repeated exposure to diesel exhaust induces sustained mitochondrial and cardiac dysfunctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Mineralocorticoid receptor blockade with finerenone improves heart function and exercise capacity in ovariectomized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pieronne-Deperrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Harouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.12.049⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.1933-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978723v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lecureur</w:t>
+                <w:t xml:space="preserve">Comparative study on gene expression profile in rat lung after repeated exposure to diesel and biodiesel exhausts upstream and downstream of a particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Préterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 235, pp.514-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 266 (Part 2), pp.115264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711070v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological role of endothelin-1 in flow-mediated vasodilatation in humans and impact of cardiovascular risk factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Roche</w:t>
+                <w:t xml:space="preserve">Nitrogen Dioxide Inhalation Exposures Induce Cardiac Mitochondrial Reactive Oxygen Species Production, Impair Mitochondrial Function and Promote Coronary Endothelial Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Harouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001307⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17155526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300714v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of after-treatment devices and biofuels on diesel exhausts genotoxicity in A549 cells exposed at air-liquid interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Pottier</w:t>
+                <w:t xml:space="preserve">An integrated functional and transcriptomic analysis reveals that repeated exposure to diesel exhaust induces sustained mitochondrial and cardiac dysfunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Estace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Blanchard</w:t>
+                <w:t xml:space="preserve">David Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 246, pp.518-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.12.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.04.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02025402v1</w:t>
+                <w:t xml:space="preserve">hal-01978723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets cardiovasculaires des émissions de moteur Diesel : un rôle pour le dioxyde d'azote (NO 2 ) ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.514-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01783099v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Heart Rate Reduction Improves Metabolic Syndrome–related Left Ventricular Diastolic Dysfunction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physiological role of endothelin-1 in flow-mediated vasodilatation in humans and impact of cardiovascular risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FJC.0000000000000294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.1204-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300715v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycystin deficiency induces dopamine-reversible alterations in flow-mediated dilatation and vascular nitric oxide release in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Iacob</w:t>
+                <w:t xml:space="preserve">Impact of after-treatment devices and biofuels on diesel exhausts genotoxicity in A549 cells exposed at air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ki.2014.241⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (Part 3), pp.426-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296634v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets cardiovasculaires des émissions de moteur Diesel : un rôle pour le dioxyde d'azote (NO 2 ) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Santé et pollution atmosphérique, 7, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296566v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01783099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxyeicosatrienoic acids contribute with altered nitric oxide and endothelin-1 pathways to conduit artery endothelial dysfunction in essential hypertension.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Selective Heart Rate Reduction Improves Metabolic Syndrome–related Left Ventricular Diastolic Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassiba Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.070680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (4), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FJC.0000000000000294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00680446v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision cut lung slices as an efficient tool for in vitro lung physio-pharmacotoxicology studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corbière</w:t>
+                <w:t xml:space="preserve">Polycystin deficiency induces dopamine-reversible alterations in flow-mediated dilatation and vascular nitric oxide release in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lorthioir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Joannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fréguin-Bouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/00498254.2012.727043⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (2), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2014.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340671v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced cardiac remodelling and prevention of glutathione deficiency after omega-3 supplementation in chronic heart failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
+                <w:t xml:space="preserve">Role of Toll-like Receptors 2 and 4 in Mediating Endothelial Dysfunction and Arterial Remodeling in Primary Arterial Antiphospholipid Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Armengol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2010.00839.x⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (11), pp.3210-3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.38785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02651975v1</w:t>
+                <w:t xml:space="preserve">inserm-02296566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epoxyeicosatrienoic acids contribute with altered nitric oxide and endothelin-1 pathways to conduit artery endothelial dysfunction in essential hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (10), pp.1266-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.070680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00680446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision cut lung slices as an efficient tool for in vitro lung physio-pharmacotoxicology studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00498254.2012.727043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced cardiac remodelling and prevention of glutathione deficiency after omega-3 supplementation in chronic heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Remy-Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.323 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2010.00839.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial impairment contributes to cocaine-induced cardiac dysfunction: Prevention by the targeted antioxidant MitoQ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Vergeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Vendeville-Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (5), pp.748-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3965,1335 +4533,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phthalates present in face masks and study of their effects on the mitochondria of bronchial epithelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyse Szymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Votier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meet'Ochondrie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lège Cap-Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du lactate et du pyruvate cellulaire par LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyse Szymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Votier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Mössbauer Spectroscopy Characterization associated to Oxidative Potential of particulate matter from Brake Wear Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNANO2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts repeated exposure on lung genotoxicity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS) - "Genotoxicology and cancer: Science challenges solved by transdisciplinary collaboration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: development of a standardized tool to evaluate particles toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Rüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: a comparative study of the physico-chemical and in vitro toxicological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez-Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles issued from oil fuels and second-generation biofuels combustion: comparative study of the physicochemical and in vitro toxicological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Juarez Facio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Scientifique IEPE Les nouveaux carburants : quelles alternatives?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint Etienne du Rouvrau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress induction and genotoxicity of diesel exhausts on A549 lung cells continuously exposed at the air-liquid interface. Impact of rapeseed methyl ester supplementation and of after treatment devices: oxidation catalyst and particulate filter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Estace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on In Vitro Toxicology European Society of Toxicology In Vitro (ESTIV) - "In Vitro Toxicology for Human Safety Assessment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Antibes Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470096v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">hal-01150495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5440,51 +5708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Szymanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Votier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albana Boutamba Mbina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.03.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bounoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Khettab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malloizel-Delaunay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Poitou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dirninger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03270676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin De Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Regnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pieronne-Deperrois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crochemore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaguin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115264" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928488v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155526" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.12.049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01783099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Merabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Joannides" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fr&#233;guin-Bouilland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.070680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.727043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vercauteren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2010.00839.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28D04C971E27924D188B36A7C47A9218A3F83D1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992053v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vergeade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vendeville-Dehaudt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.05.024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0CWB12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03635421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ruger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez Facio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Estace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24802" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30036-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05625213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2026.103136" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vaugeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crochemore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30036-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogez-Florent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouzar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.128396" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Szymanski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Votier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albana Boutamba Mbina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119371" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Poitou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dirninger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070373" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bozec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bounoure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Khettab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Malloizel-Delaunay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab374" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03270676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2021.06.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin De Lagarde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206324" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Regnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pieronne-Deperrois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;ret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Harouki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13219" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115264" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928488v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Corbiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01978723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.12.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Remy-Jouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001307" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01783099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Merabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0000000000000294" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Joannides" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fr&#233;guin-Bouilland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.241" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.070680" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.727043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vercauteren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2010.00839.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28D04C971E27924D188B36A7C47A9218A3F83D1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Vergeade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vendeville-Dehaudt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.05.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS0CWB12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03635421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Vaugeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ruger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez Facio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Estace" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>