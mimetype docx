--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -238,559 +238,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05360216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic size effects uptake and digestive tract residence times in black soldier fly larvae food waste bioconversion</w:t>
+                <w:t xml:space="preserve">Exposure of black soldier fly larvae to microplastics of various sizes and shapes: ingestion and egestion dynamics and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Gold</w:t>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siebe Lievens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen De Smet</w:t>
+                <w:t xml:space="preserve">Tom van der Donck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Peguero</w:t>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Planche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mik van der Borght</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 204, pp.114933. </w:t>
+              <w:t xml:space="preserve">, 2025, 203, pp.114852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.114933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.114852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015685v1</w:t>
+                <w:t xml:space="preserve">hal-05015679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations of fat-soluble vitamins and carotenoids in black soldier fly larvae (Hermetia Illucens) fed with fermented authorized and unauthorized biowaste in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastic size effects uptake and digestive tract residence times in black soldier fly larvae food waste bioconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+                <w:t xml:space="preserve">Moritz Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siebe Lievens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
+                <w:t xml:space="preserve">Jeroen De Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Sefah</w:t>
+                <w:t xml:space="preserve">Daniela Peguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100614⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.114933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.114933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004979v1</w:t>
+                <w:t xml:space="preserve">hal-05015685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black soldier fly larvae (Hermetia illucens) do not bioaccumulate ferulic and caffeic acids from wheat bran</w:t>
+                <w:t xml:space="preserve">Concentrations of fat-soluble vitamins and carotenoids in black soldier fly larvae (Hermetia Illucens) fed with fermented authorized and unauthorized biowaste in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Morand-Laffargue</w:t>
+                <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sabran</w:t>
+                <w:t xml:space="preserve">Damien Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sefah</w:t>
+                <w:t xml:space="preserve">Ayoub Sefah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/23524588-00001338⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780999v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of black soldier fly larvae to microplastics of various sizes and shapes: ingestion and egestion dynamics and kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siebe Lievens</w:t>
+                <w:t xml:space="preserve">Black soldier fly larvae (Hermetia illucens) do not bioaccumulate ferulic and caffeic acids from wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van der Donck</w:t>
+                <w:t xml:space="preserve">C. Sabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Sicard</w:t>
+                <w:t xml:space="preserve">D. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mik van der Borght</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sefah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 203, pp.114852. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.953-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2025.114852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/23524588-00001338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015679v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of polychlorobiphenyls in Tenebrio molitor larvae: consequences for further use as food and feed</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité chimique des viandes bio en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sulfonamides and Tetracyclines in Meat during Pan Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,635 +1142,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Une analyse systémique et interdisciplinaire de scénarios de développement durable basés sur l'entomoconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441539v1</w:t>
+                <w:t xml:space="preserve">hal-03999567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse systémique et interdisciplinaire de scénarios de développement durable basés sur l'entomoconversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vivas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone du développement durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999567v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tressou</w:t>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sans</w:t>
+                <w:t xml:space="preserve">Fédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726081v1</w:t>
+                <w:t xml:space="preserve">hal-02628335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment for dioxin-like PCBs intake from organic and conventional meat integrating cooking and digestion effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tressou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Blinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+                <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver volatolomics to reveal poultry exposure to γ-hexabromocyclododecane (HBCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1782,649 +1782,661 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.634-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of comprehensive two-dimensional gas chromatography-time-of-flight mass spectrometry based methods for investigating 206 dioxin-like micropollutants in animal-derived food matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1392, pp.74-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Meurillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.75-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back tracing environmental toxicants in animal-derived food chain based on food metabolomics</w:t>
+                <w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Food Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/g55b-ys02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696848v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t>
+                <w:t xml:space="preserve">Back tracing environmental toxicants in animal-derived food chain based on food metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Food Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634873v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back tracing environmental toxicants in animal-derived food chain based on food metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2434,51 +2446,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential bioaccumulation of persistant organic pollutants, pesticides and heavy metals in black soldier fly larvae (Hermetia Illucens) raised on biowaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2537,1226 +2549,1226 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects Plus 2025 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cloppenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the factors modulating the bioaccumulation of microplastics in black soldier fly larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée des Microscopistes Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the size and shape of microplastics on their ingestion and excretion by BSF larvae during waste bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siebe Lievens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Der Donck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mik van der Borght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSECTS TO FEED THE WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSECT4CITY, un parcours BETTER autour de l’entomoconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle des métaprogrammes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSF larvae reared on EU-authorized and unauthorized biowaste can bioaccumulate ɣ-tocopherol and carotenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSECTS TO FEED THE WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion and egestion dynamics of micro- and nanoplastics in black soldier fly larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siebe Lievens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela A. Peguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSECTS TO FEED THE WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectes, bioéconomie et territoires urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme BETTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomoconversion et sécurité chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Insect4City n°10 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erwan Engel, Nov 2021, Saint-Genès-Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of digestion on consumer exposure to polychlorobiphenyls in meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver volatolomics to reveal poultry exposure to γ-hexabromocyclododecane (HBCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,113 +3783,125 @@
               <w:t xml:space="preserve">BFR Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, York, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des produits de dégradation du Sulfaméthoxazole formés pendant la cuisson de viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,2784 +3920,2924 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSM 2016 33. journées françaises de spectrométrie de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la cuisson et de la digestion sur les micropolluants à risque des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Symposium de clôture du projet ANR SOMEAT «Safety of Organic Meat»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739220v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of digestive bioaccessibility of polychlorinated biphenyls in animal-derived food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Doctoral College on Environment and Health (EDCEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739218v1</w:t>
+                <w:t xml:space="preserve">hal-02739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la cuisson et de la digestion sur les micropolluants à risque des viandes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of digestive bioaccessibility of polychlorinated biphenyls in animal-derived food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de clôture du projet ANR SOMEAT «Safety of Organic Meat»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4. European Doctoral College on Environment and Health (EDCEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739550v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+                <w:t xml:space="preserve">Impact of cooking on food contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269251v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode de GC×GC-TOF/MS pour le suivi de 206 micropolluants environnementaux au cours de la cuisson des produits carnés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742380v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of comprehensive two-dimensional gas chromatography-time-of-flight mass spectrometry based methods for investigating 206 dioxin-like micropollutants in animal-derived food matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode de GC×GC-TOF/MS pour le suivi de 206 micropolluants environnementaux au cours de la cuisson des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography / 11. GC X GC Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02742908v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a gc×gc-tof/ms based method to study the fate of 206 dioxin-like micropollutants in meat during cooking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of comprehensive two-dimensional gas chromatography-time-of-flight mass spectrometry based methods for investigating 206 dioxin-like micropollutants in animal-derived food matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography / 11. GC X GC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741402v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooking on food contaminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a gc×gc-tof/ms based method to study the fate of 206 dioxin-like micropollutants in meat during cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740276v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a GCxGC-TOF/MS-based method to investigate the fate of 206 dioxin-related micro-pollutants during food cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography / 11. GC X GC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements thermiques sur la teneur en micropolluants environnementaux à risque des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical approaches for the determination of food quality markers: a focus on chemical safety and aroma of animal-derived products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeraya Khummueng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference of Residue Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Melbourne, Australia. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chemical and microbial safety of insect-based feed and food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casillas, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects as alternative sources of protein for food and feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2025, 9781801465847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/AS.2024.0139.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des facteurs modulateurs de la bioaccumulation de microplastiques dans les larves de mouche soldat noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical hazard profiling of black soldier fly larvae (Hermetia Illucens)</w:t>
+                <w:t xml:space="preserve">Non-absorption of ferulic acid by the Black Soldier Fly larvae (Hermetia illucens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Sefah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Food Analysis (RAFA) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">75th EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780930v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sécurité chimique de la larve d'insecte Hermetia illucens</w:t>
+                <w:t xml:space="preserve">Chemical hazard profiling of black soldier fly larvae (Hermetia Illucens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Food Analysis (RAFA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877631v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-absorption of ferulic acid by the Black Soldier Fly larvae (Hermetia illucens)</w:t>
+                <w:t xml:space="preserve">Evaluation de la sécurité chimique de la larve d'insecte Hermetia illucens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716984v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional benefits of the Black Soldier Fly reared on different biowaste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morand-Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Vairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium TERSYS-IMPLANTEUS TISS 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of insect farming as an option for urban circular bioeconomy: the chemical safety issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Nutrition (ISN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696586v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Recent Advances in Food Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696627v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of insect farming as an option for urban circular bioeconomy: the chemical safety issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Nutrition (ISN 2022)</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696600v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Recent Advances in Food Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Nutrition (ISN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795507v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility of polychlorinated biphenyls in meat: Influence of fat content, cooking level and consumer age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal degradation of sulfamethoxazole during cooking studied by LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,2189 +6856,2049 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Mass Spectrometry Conference (IMSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toronto, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of gc×gc-tof/ms to the assessment of the bioaccessibility of pcbs in meat after digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. International Symposium on Capilary Chromatography / 13th GCxGC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized static in vitro digestion protocol for the assessment of the bioaccessibility of food contaminants by gcxgc-tof/ms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th international symposium on Capilary Chromatography / 13th GCxGC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A four-step method for the assessment of bioaccessibility of food contaminants by GC×GC-TOF/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th GC×GC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the bioaccessibility of PCBs in meat after digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on RECENT ADVANCES IN FOOD ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-tracing an emerging environmental toxicant (hexabromocyclododecane, HBCD) in animal-derived food chain based on foodomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooking conditions and fat content on the bioaccessibility of PCBs, PCDDs and PCDFs in meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on RECENT ADVANCES IN FOOD ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-tracing an emerging environmental toxicant (hexabromocyclododecane, HBCD) in animal-derived food chain based on foodomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 1 p., 2013, 6èmes International Symposium on Recent Advances in Food Analysis (RAFA 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744398v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-04717014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°12 - Insects for feed, food and bioconversion of organic substrates - published between 1 November and 31 December</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrel B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°10 - Insects for feed, food and bioconversion of organic substrates - published between 1 june and 1 august</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°11 - Insects for feed, food and bioconversion of organic substrates - published between 1 august and 31 october</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°9 - Insects for feed, food and bioconversion of organic substrates - published between 1 april and 31 may</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Newsletter n°8 - Insects for feed, food and bioconversion of organic substrates - published between 1 february and 31 march</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.26</w:t>
+              <w:t xml:space="preserve">2024, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005281v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°7 - Insects for feed, food and bioconversion of organic substrates - published between 1 december and 31 january</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Newsletter n°9 - Insects for feed, food and bioconversion of organic substrates - published between 1 april and 31 may</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.20</w:t>
+              <w:t xml:space="preserve">2024, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005249v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°8 - Insects for feed, food and bioconversion of organic substrates - published between 1 february and 31 march</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Newsletter n°7 - Insects for feed, food and bioconversion of organic substrates - published between 1 december and 31 january</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.21</w:t>
+              <w:t xml:space="preserve">2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005266v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Newsletter n°5 - Insects for feed, food and bioconversion of organic substrates - published between 1 april et and 30 september</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005242v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°5 - Insects for feed, food and bioconversion of organic substrates - published between 1 april et and 30 september</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.17</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005202v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir de polluants environnementaux au cours de l’élevage d’insectes destinés à l’alimentation animale (Fait Marquant du Département - issu du Rapport Recherches et Innovations 2024 de TRANSFORM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des résidus d’antibiotiques au cours de la cuisson de la viande. Fait Marquant du Département - issus du Rapport Recherches et Innovations 2023 de TRANSFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - Département Transform. 2023, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8884,605 +8908,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04172976v1</w:t>
+                <w:t xml:space="preserve">hal-03685700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polychlorobiphenyls in the insect Tenebrio molitor: consequences for further use as food and feed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanli Wang</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (Supplement 1), Wageningen Publishers, pp.S75, 2022, Abstracts – Insect production systems/processing organic side streams &amp; waste management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0029665122000945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685700v1</w:t>
+                <w:t xml:space="preserve">hal-04172976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of insect farming as an option for urban circular bioeconomy: the chemical safety issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0029665122000957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9492,114 +9516,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la cuisson et de la digestion sur les micropolluants à risque des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Blaise Pascal - Clermont-Ferrand II, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016CLF22749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01539438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9746,51 +9770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05360216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Papin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Gold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebe Lievens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen De Smet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peguero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.114933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morand-Laffargue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Sefah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand-Laffargue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sefah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-00001338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van der Donck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik van der Borght" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.114852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.074" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NMS2HSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhlel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB4C3DJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g55b-ys02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gobin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Der Donck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04967038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Smet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. Peguero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeraya Khummueng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877631v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000945" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539438v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF22749" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05360216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Papin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.115219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebe Lievens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van der Donck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik van der Borght" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.114852" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Gold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen De Smet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peguero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.114933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morand-Laffargue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sabatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Sefah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morand-Laffargue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sefah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-00001338" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ9KZFPH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.074" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1W38TQ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NMS2HSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhlel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB4C3DJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g55b-ys02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gobin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Der Donck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04967038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Smet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. Peguero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeraya Khummueng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0139.16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877631v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739022v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000945" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.S1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01539438v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF22749" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>