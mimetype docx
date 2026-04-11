--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -716,290 +716,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a phosphorus amendment and the pH of water used for watering on the mobility and phytoavailability of Cd, Pb and Zn in highly contaminated kitchen garden soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and metal accumulation in Porcellio scaber exposed to poplar litter from Cd-, Pb-, and Zn-contaminated sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2010.09.001⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (3), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652320v1</w:t>
+                <w:t xml:space="preserve">hal-00626392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and metal accumulation in Porcellio scaber exposed to poplar litter from Cd-, Pb-, and Zn-contaminated sites.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a phosphorus amendment and the pH of water used for watering on the mobility and phytoavailability of Cd, Pb and Zn in highly contaminated kitchen garden soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.09.007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (7), pp.1081-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00626392v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
               </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedliya Ghemari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Said" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8432-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5PJD36-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Ciesielski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2010.09.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-007-9541-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN7LS5RG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbende" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedliya Ghemari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Said" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8432-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5PJD36-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Ciesielski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2010.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-007-9541-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN7LS5RG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbende" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>