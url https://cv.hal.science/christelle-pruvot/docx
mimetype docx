--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -540,898 +540,910 @@
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3), pp.282 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating asymmetry analysis on Porcellio scaber (Crustacea, Isopoda) populations living under metals-contaminated woody habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.130-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and metal accumulation in Porcellio scaber exposed to poplar litter from Cd-, Pb-, and Zn-contaminated sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (3), pp.451-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a phosphorus amendment and the pH of water used for watering on the mobility and phytoavailability of Cd, Pb and Zn in highly contaminated kitchen garden soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (7), pp.1081-1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of urban soils in an area of Northern France polluted by dust emissions of two smelters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 188 (1-4), pp.247-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-007-9541-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1441,284 +1453,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree rows change the soil biodiversity abundance and repartition within the first year of plantation at an experimental agroforestry site in Ramecourt (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAF2020, 5th European Agroforestry Conference, 17-19 May 2021, Nuoro (Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nuoro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry in the Hauts-de-France -A Research and Demonstration Experimental Site in Ramecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitraka Andrianarisoa</w:t>
+                <w:t xml:space="preserve">François Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delbende</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry, 20-22 mai 2019, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metal along a contamination gradient in soils collected from industrial areas in Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1777,270 +1789,427 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference of the Arabian Journal of Geosciences (CAJG), 12-15 November 2018, Hammamet (Tunisia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium, lead anf zinc in soils and vegetables from kitchen gardens in urban and highly-contaminated areas of Northern France: Evaluation of the risk of population exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mazzuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International FZK/TNO Conference on Soil-Water Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FZK/TNO, 2005, Bordeaux, France. pp.667-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un site expérimental de recherche et de démonstration sur l’agroforesterie intraparcellaire à Ramecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haubreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Innovations et Performance » du Groupe Carré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gouy-sous-Bellonne, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des potagers en contexte (péri)urbain au lourd passé industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Detriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,73 +2221,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of heavy metals along a contamination gradient in soils collected from industrial areas in northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2170,65 +2339,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.45-48, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2375,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedliya Ghemari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Said" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8432-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5PJD36-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Ciesielski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2010.09.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-007-9541-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN7LS5RG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbende" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedliya Ghemari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Said" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8432-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HFRNV4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuynck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5PJD36-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Ciesielski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2010.09.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-007-9541-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DN7LS5RG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbende" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Douay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazzuca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haubreux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>