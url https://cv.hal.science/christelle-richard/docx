--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1720,288 +1720,300 @@
               <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 113 (5), pp.355-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0722.2005.00230.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de contrôle de la douleur en Odontologie Pédiatrique.</w:t>
+                <w:t xml:space="preserve">Topical clonazepam in stomatodynia: a randomised placebo-controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouhassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d’Odontolo-Stomatologie Pédiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pain.2003.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468584v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical clonazepam in stomatodynia: a randomised placebo-controlled study</w:t>
+                <w:t xml:space="preserve">Méthodes de contrôle de la douleur en Odontologie Pédiatrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal d’Odontolo-Stomatologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.75-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04468268v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur la Stomatodynie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2017,189 +2029,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Odonto-Stomatologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.509 - 516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médications antalgiques et le contrôle de la douleur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32, pp.2261-2268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analgésie par le sucre chez le nourrisson.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d’Odontolo-Stomatologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2209,78 +2221,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d’un cas de névralgie trigéminale à localisation intrabuccale stricte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mishellany-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,113 +2307,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNEFIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs dentaires et de l'ATM chez un patient atteint du syndrome de Sotos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mishellany-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besse Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2420,372 +2432,372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP, journées internationales de la Société Française, d’Odontologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas : influence des facteurs locaux chez une patiente atteinte de stomatodynie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mishellany-Dutour A,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallel R,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNEFIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des critères cardio-vasculaires prédictifs et caractérisation de la douleur orthodontique chez l’adolescent lors des premières phases de traitement multi-attache.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiry C.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bauer C.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21eme journée de l’Orthodontie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN evidence-based proposal for taxonomy of idiopathic orofacial pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de l’école Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of oral impacts on daily performances in French children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2813,225 +2825,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evidence-based proposal for taxonomy of idiopathic orofacial pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouhassira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOT, Sydney, aout 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sydney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical clonazepam in stomatodynia : a controlled study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Louise Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,1891 +3075,1891 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Göteborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité du clonazépam topique dans le traitement de la stomatodynie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouhassira D.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard P.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Etude et de Traitement de la Douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
+                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468931v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
+                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubert S.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulks D.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennequin M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPD</w:t>
+              <w:t xml:space="preserve">IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468939v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hennequin M.</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADR</w:t>
+              <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468699v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stomatodynie est-elle due à une altération sur des mécanismes de contrôle de la douleur ? SFETD, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, St Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la stomatodynie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stomatodynie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monastir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Monastir (TU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatodynie et Parkinson : Rôle du système dopaminergique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Régional Douleur Auvergne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un faux problème : la stomatodynie est-elle d’origine somatique ou psychologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatodynie : rappels cliniques, pistes thérapeutiques et recherches en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anesthésie chez l’enfant : les technique juxta-osseuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousset Mm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consultation d’urgence dans le service d’Odontologie Pédiatrique de Clermont-Ferrand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besse H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP, journées internationales de la Société Française d’Odontologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de contrôle de la douleur dentaire chez l’enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP, journées internationales de la Société Française d’Odontologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction unique ou multiples, prothèses, orthodontie et maintien de l’espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leleu N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective, multicentric study of the taxonomy of idiopathic orofacial pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woda A.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubert S.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouhassira D.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Göteborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères diagnostiques des douleurs idiopathiques orofaciales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analgésie induite par le saccharose chez le jeune enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et prendre en charge les douleurs orofaciales : approches et thérapeutiques actuelles.</w:t>
+                <w:t xml:space="preserve">Approche et évaluation spécifique de la douleur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borel Jf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468897v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche et évaluation spécifique de la douleur.</w:t>
+                <w:t xml:space="preserve">Comprendre et prendre en charge les douleurs orofaciales : approches et thérapeutiques actuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borel Jf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468903v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rétrospective des indications de sédation par inhalation de MEOPA en Odontologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNEOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaque bactérienne et matériaux modernes en Odontologie Pédiatrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4957,51 +4969,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Stomatodynies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5021,73 +5033,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Descroix V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douleurs orofaciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnette ed CdP, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algies orofaciales idiopathiques Vol 1, douleurs chroniques. Ed Brain Storming, Paris, 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5103,160 +5115,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33 nouveaux concepts et méthodes qui ont marqué l’évolution de la prise en charge de la douleur ces quinze dernières années</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Brain Storming, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stomatodynie : une pathologie neuropathique dégénérative induite par des modifications stéroïdiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Augagnieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La douleur neuropathique et ses frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed MED-LINE, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5403,51 +5415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Durif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.70069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.14053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kappes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kerrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gr&#233;meau-Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2023024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guildot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calbacho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2009.11.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9F5H0JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2005.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T4QD7V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxence Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsakos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0722.2005.00230.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Navez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2003.12.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKH3C401-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Melin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishellany-Dutour A," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallel R," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiry C.," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauer C.," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Attal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassira D.," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Navez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard P.," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Collado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tubert S.," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faulks D.," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequin M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Mm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu N" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woda A.," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Jf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Augagnieur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Durif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.70069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.14053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kappes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kerrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gr&#233;meau-Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2023024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guildot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calbacho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2009.11.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9F5H0JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2005.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T4QD7V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxence Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsakos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0722.2005.00230.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3JLDBVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Navez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2003.12.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKH3C401-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Melin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marrel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishellany-Dutour A," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallel R," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiry C.," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauer C.," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Attal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassira D.," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Navez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard P.," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Collado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tubert S.," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faulks D.," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequin M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Mm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu N" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woda A.," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Jf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Augagnieur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>