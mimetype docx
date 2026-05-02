--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -766,282 +766,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur dentaire chez l’enfant : les parents sont-ils de bons évaluateurs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mishellany-Dutour</w:t>
+                <w:t xml:space="preserve">Enhanced pain facilitation rather than impaired pain inhibition in burning mouth syndrome female patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pionchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Odontologie Pédiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Headache and Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10194-022-01516-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468450v1</w:t>
+                <w:t xml:space="preserve">hal-03860939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced pain facilitation rather than impaired pain inhibition in burning mouth syndrome female patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Pionchon</w:t>
+                <w:t xml:space="preserve">Douleur dentaire chez l’enfant : les parents sont-ils de bons évaluateurs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mishellany-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+                <w:t xml:space="preserve">Anthony Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dualé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Besse Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guildot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Headache and Pain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Odontologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.166-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860939v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la douleur guide le diagnostic : le DECISATA questionnaire.</w:t>
               </w:r>
@@ -1762,242 +1762,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical clonazepam in stomatodynia: a randomised placebo-controlled study</w:t>
+                <w:t xml:space="preserve">Méthodes de contrôle de la douleur en Odontologie Pédiatrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal d’Odontolo-Stomatologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.75-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468268v1</w:t>
+                <w:t xml:space="preserve">hal-04468584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de contrôle de la douleur en Odontologie Pédiatrique.</w:t>
+                <w:t xml:space="preserve">Topical clonazepam in stomatodynia: a randomised placebo-controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouhassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d’Odontolo-Stomatologie Pédiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pain.2003.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur la Stomatodynie.</w:t>
               </w:r>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besse Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2665,398 +2665,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN evidence-based proposal for taxonomy of idiopathic orofacial pain.</w:t>
+                <w:t xml:space="preserve">An evidence-based proposal for taxonomy of idiopathic orofacial pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouhassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l’école Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">ICOT, Sydney, aout 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sydney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468763v1</w:t>
+                <w:t xml:space="preserve">hal-04468965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of oral impacts on daily performances in French children.</w:t>
+                <w:t xml:space="preserve">AN evidence-based proposal for taxonomy of idiopathic orofacial pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Maxence Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">Les Journées de l’école Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468980v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evidence-based proposal for taxonomy of idiopathic orofacial pain.</w:t>
+                <w:t xml:space="preserve">Prevalence of oral impacts on daily performances in French children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Goulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pegon-Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maxence Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOT, Sydney, aout 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sydney, France</w:t>
+              <w:t xml:space="preserve">IADR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468965v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical clonazepam in stomatodynia : a controlled study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Louise Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,76 +3230,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
+                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3314,293 +3327,280 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468939v1</w:t>
+                <w:t xml:space="preserve">hal-04468931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
+                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hennequin M.</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADR</w:t>
+              <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468699v1</w:t>
+                <w:t xml:space="preserve">hal-04468939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubert S.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulks D.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennequin M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPD</w:t>
+              <w:t xml:space="preserve">IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468931v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3907,51 +3907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un faux problème : la stomatodynie est-elle d’origine somatique ou psychologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Woda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFETD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,191 +4039,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anesthésie chez l’enfant : les technique juxta-osseuses.</w:t>
+                <w:t xml:space="preserve">La consultation d’urgence dans le service d’Odontologie Pédiatrique de Clermont-Ferrand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousset Mm</w:t>
+                <w:t xml:space="preserve">Besse H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, paris, France</w:t>
+              <w:t xml:space="preserve">SFOP, journées internationales de la Société Française d’Odontologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468846v1</w:t>
+                <w:t xml:space="preserve">hal-04468856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consultation d’urgence dans le service d’Odontologie Pédiatrique de Clermont-Ferrand.</w:t>
+                <w:t xml:space="preserve">L’anesthésie chez l’enfant : les technique juxta-osseuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besse H</w:t>
+                <w:t xml:space="preserve">Rousset Mm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFOP, journées internationales de la Société Française d’Odontologie Pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ADF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468856v1</w:t>
+                <w:t xml:space="preserve">hal-04468846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de contrôle de la douleur dentaire chez l’enfant.</w:t>
               </w:r>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woda A.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubert S.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,178 +4617,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche et évaluation spécifique de la douleur.</w:t>
+                <w:t xml:space="preserve">Comprendre et prendre en charge les douleurs orofaciales : approches et thérapeutiques actuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borel Jf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468903v1</w:t>
+                <w:t xml:space="preserve">hal-04468897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et prendre en charge les douleurs orofaciales : approches et thérapeutiques actuelles.</w:t>
+                <w:t xml:space="preserve">Approche et évaluation spécifique de la douleur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borel Jf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468897v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rétrospective des indications de sédation par inhalation de MEOPA en Odontologie.</w:t>
               </w:r>
@@ -5415,51 +5415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Durif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.70069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.14053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kappes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kerrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gr&#233;meau-Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2023024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse Herv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guildot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calbacho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2009.11.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9F5H0JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2005.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T4QD7V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxence Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsakos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0722.2005.00230.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3JLDBVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Navez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2003.12.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKH3C401-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Melin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marrel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishellany-Dutour A," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallel R," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiry C.," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauer C.," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Attal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassira D.," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Navez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard P.," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Collado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tubert S.," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faulks D.," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequin M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Mm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu N" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woda A.," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Jf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Augagnieur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Durif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.70069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.14053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kappes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kerrad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gr&#233;meau-Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mbcb/2023024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse Herv&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guildot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calbacho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2009.11.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9F5H0JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouhassira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2005.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T4QD7V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxence Lecuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsakos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0722.2005.00230.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3JLDBVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Navez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2003.12.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKH3C401-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Melin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marrel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishellany-Dutour A," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallel R," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiry C.," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauer C.," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Attal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhassira D.," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Navez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard P.," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Collado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tubert S.," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faulks D.," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequin M." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besse H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Mm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu N" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woda A.," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Jf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Augagnieur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>