--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Robinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options for non-native forest pests along their invasion pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.104682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the invasion dynamics of the African citrus psyllid: The role of human-mediated dispersal and urban and peri-urban citrus trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.369-396. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.91540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and predicting the spread of invading insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100985. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2022.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.825875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 752, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate warming on the pine processionary moth at the southern edge of its range: a retrospective analysis on egg survival in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.08.17.456665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the effect of climate warming on an emerging poplar pest using spatial extrapolation of population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead‐dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When insect pests build their own thermal niche: The hot nest of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.102947. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2021.102947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has North Africa turned too warm for a Mediterranean forest pest because of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed L Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165 (3-4), pp.46. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-021-03077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for risk and biosecurity related to forest health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert van den Dool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/ETLS20200062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologists and entomologists must join forces against forest pest and pathogen invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.107 - 127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.58.54389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temperature- and photoperiod-driven model reveals complex temporal population dynamics of the invasive box tree moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432, pp.109229. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distances traveled by flying insects based on the combination of flight mill and mark-release-recapture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 402, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread modelling: a suitable tool to explore the role of human-mediated dispersal in the range expansion of the yellow-legged hornet in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.258 - 267. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2018.1484529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the invasive North American termite, Reticulitermes flavipes, and the impact of climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.905-922. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pathway model to assess the exposure of European pine trees to pine wood nematode via the trade of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean termites in the Centre-Val de Loire region: distribution patterns and invasion risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of kiwifruit bacterial canker (Pseudomonas syringae pv. actinidiae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gritta Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella H. Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway models for analysing and managing the introduction of alien plant pests—an overview and categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Venette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a wood pathway model to assess the effectiveness of options for reducing risk of entry of oak wilt into Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (4), pp.456-472. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpw029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and synchrony of pine processionary moth outbreaks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.309-317. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the potential spread of pinewood nematode (Bursaphelenchus xylophilus) in Finland and Iberia simulated with a cellular automaton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Pukkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Möykkynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du climat et des paysages favorise l’expansion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of models to support the quantitative assessment of spread in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), 18 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for modelling economic impacts of invasive species, applied to pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geerten M Hengeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), 12 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enrayer la progression de la chenille processionnaire du pin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Exbalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping spread in pest risk analysis: a generic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren. J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.74-80. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Benninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Bremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch V. Jarošík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a spread model to identify the entry points from which the pine wood nematode, the vector of pine wilt disease, would spread most rapidly across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (12), pp.2981-2995. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9983-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct impacts of recent climate warming on insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2010.00196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, la première enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in North American gypsy moth cycles: subharmonics, generalist predators, and spatial coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1246.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin vue par ses gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenille processionnaire du pin: il faut agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (693), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ver à l'assaut des pinèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Allee effects in gypsy moth (Lymantria dispar (L.),invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Whitmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien species in a warmer world : risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human-mediated dispersal in the spread of the pinewood nematode in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianren Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), e4646; 10 p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal polymorphism in an invasive forest pest affects its ability to establish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1971.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in time and space affect mating success and Allee effects in invading gypsy moth populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Onufrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.966-973. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in developmental time affects mating success and Allee effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (7), pp.1227-1237. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of climate change on the potential feeding activity of Thaumetopoea pityocampa (Den. & Schiff.)(Lep., Notodontidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pennerstorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of geographic range in the pine processionary moth caused by increased winter temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Netherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.2084-2096. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/04-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin progresse avec le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential spread of the pine wilt disease: which progresses and which future directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IUFRO International Symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing Forestry University (China), Oct 2023, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model to Predict the Outbreak of Insects in European Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Electronic Conference on Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flight trajectories of Monochamus galloprovincialis in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUFRO symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in heat tolerance in neonate larvae of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) among Tunisian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Arab Conference of Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hammamat, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des pontes de Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoidae) dans le centre-ouest de la Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biodiversité et biosurveillance de l'environnement, VIIième colloque international sciences &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bizerte, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to predict introduction and spread of forest pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke W. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Meeting of the International Pest Risk Research Group (IPRRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques d'entrée des pathogènes et insectes forestiers en Europe avec l’importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance à l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Processionary Moth Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque et gestion des invasions : modèles spécifiques ou génériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ecologie numérique – modélisation en santé végétale: quel modèle pour quelles données?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat waves on larval emergence of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) in Aleppo pine forests in Central West Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the yellow-legged hornet in Europe and the role of human-mediated dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of active and human-mediated dispersal in the rapid spread of the invasive yellow-legged hornet, Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest insect invasion in a changing climate: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model to assess the exposure of European trees to pests introduced with wood trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th meeting of the International Pest Risk Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread and pathway modelling to support pest risk assessment under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van den Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model for wood pests to support risk assessment and decision making on trade regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of range dynamics of insects and pathogens in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and silvicultural practices promoted the emergence of a novel pest of poplar stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion probability of the pine wood nematode with imported wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de dispersion du frelon asiatique en France et rôle de l’homme dans sa dispersion à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of pest dissemination in Europe with imported wood products: a focus on pine wood nematode and oak wilt disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion potentielle du nématode du pin : vers une modélisation calibrée sur l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gruffudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to predict the potential spread of the pine wood nematode, Bursaphelenchus xylophylus over a range of scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EFSA Anniversary Event, Risk Assessment in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 67 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spread, impact, and their uncertainty in pest risk analysis using simple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 62 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential range expansion of the invasive pine wood nematode in Europe: current predictions and future improvements of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improvements of the model. International workshop on the impact of climate change on forest and agricultural ecosystems and adaptation strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of simple models to support quantitative assessment of spread and impact in pest risk analysis – concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 59 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of invasion of the pine wood nematode and wilt disease expression in Europe: preliminary model and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heated islands and the trade of large trees responsible for long distance jumps of the pine processionary moth beyond its expanding edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting a risk modelling decision support scheme for pest risk analysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk in a changing world; 4. meeting of the International Pest Risk Modelling Workgroup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Port Douglas, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien insect species in a warmer world – patterns and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congresso Nazionale Italiano di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pathways in the spread of the pinewood nematode and predictions of future expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fuzhou, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of gypsy moth outbreaks in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Björnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereck Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Patterns and Ecosystem Processes 2008 US-IALE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madison, Wisconsin, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchrony in forest insect outbreaks: Why is it so ubiquitous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Derek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on the pine processionary moth range expansion: observations and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress;38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pine Processionary Moth range expansion in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. North American Forest Insect Work Conference, "Metamorphosis: The forces of change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les populations d’insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de débat "la forêt face aux changements climatiques : acquis et incertitudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. U.S. Department of Agriculture interagency research forum on gypsy moth and other invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Annapolis,Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterNématode: Interactions entre le nématode du pin, ses insectes vecteurs et ses arbres-hôtes pour mieux comprendre son invasion et améliorer la gestion de l’épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Googling forest pests -Use of Google as a monitoring tool for delimiting the distributional range of forest pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Commonwealth Forestry Association, International Forestry Review, 16(5), 588 p., 2014, The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'entrée de ravageurs et pathogènes invasifs avec l'importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the pine processionary moth under climate change: Research directions on the responses to thermal heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'expansion des termites en région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanting large potted trees: a factor involved in the range expansion of the pine processionary moth, Thaumetopoea pityocampa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier indicatif des méthodes de lutte contre la processionnaire du pin en Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost and lonely gypsy moths: mate location failure as a mechanism causing an Allee effect in the gypsy moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Tcheslavskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Annapolis, United States. , 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating success diminished by isolation in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la société d'entomologie du Canada et de la société d'entomologie du Québec;Joint annual meeting of the entomological society of canada and the société d'entomologie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montréal, Canada. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Synthèses, 978-2-7592-4047-0. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4048-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et évaluation des méthodes de lutte contre la processionnaire du pin. Enquête nationale-guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-73, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des capacités d'invasion et d'expansion de bioagresseurs forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-244, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du changement climatique sur les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arbre et la forêt à l’épreuve d’un climat qui change : Rapport au Premier ministre et au parlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 183 p., 2015, 978-2-11-009766-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine wood nematode, pine wilt disease, vector beetle and pine tree: how a multiplayer system could reply to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change and insect pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CABI Climate Change Series, 9781780643786. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643786.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Past and Present Range of the Pine Processionary Moth in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Current Situation of the Pine Processionary Moth, Thaumetopoea Pityocampa, in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spread of invasive species to support pest risk assessment: principles and application of a suite of generic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk modelling and mapping for invasive alien species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, CABI Invasives Series, 9781780643946. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643946.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the potential expansion of the invasive pinewood nematode in China with global warming. Chapter 9 : The combined effects of major drivers and pressures on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique sur les paramètres du Processus de Contact à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique des phénomènes d'invasion en écologie: exemple de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation pour mieux comprendre, prévoir et gérer les invasions biologiques et l’expansion d’espèces natives dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université François Rabelais (Tours), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the probability of outbreak of forest pest. https://zenodo.org/record/5112868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the pine processionary moth, Thaumetopoea pityocampa, from the egg to the last larval instar (L5). https://zenodo.org/record/5549323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the box tree moth, Cydalima perspectalis. https://zenodo.org/record/3719273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of the box tree moth, Cydalima perspectalis, phenology in Orleans and Contrevoz (France). https://zenodo.org/record/3719293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effectiveness of clear-cuttings to eradicate the pine wood nematode: R script and videos. https://zenodo.org/record/3387267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script for the potential spread of Vespa velutina in Europe. https://zenodo.org/record/1193663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis : R script of the dispersal model and video of the simulation. https://zenodo.org/record/1211489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suite of Models to Support the Quantitative Assessment of Spread in Pest Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Robinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to eradicate an invasive forest pest without clear‐cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (3), pp.e70318. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options for non-native forest pests along their invasion pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.104682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the invasion dynamics of the African citrus psyllid: The role of human-mediated dispersal and urban and peri-urban citrus trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.369-396. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.91540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and predicting the spread of invading insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100985. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2022.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.825875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 752, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate warming on the pine processionary moth at the southern edge of its range: a retrospective analysis on egg survival in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.08.17.456665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When insect pests build their own thermal niche: The hot nest of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.102947. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2021.102947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has North Africa turned too warm for a Mediterranean forest pest because of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed L Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165 (3-4), pp.46. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-021-03077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the effect of climate warming on an emerging poplar pest using spatial extrapolation of population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead‐dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for risk and biosecurity related to forest health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert van den Dool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/ETLS20200062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologists and entomologists must join forces against forest pest and pathogen invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.107 - 127. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.58.54389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temperature- and photoperiod-driven model reveals complex temporal population dynamics of the invasive box tree moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432, pp.109229. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread modelling: a suitable tool to explore the role of human-mediated dispersal in the range expansion of the yellow-legged hornet in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.258 - 267. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2018.1484529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distances traveled by flying insects based on the combination of flight mill and mark-release-recapture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 402, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the invasive North American termite, Reticulitermes flavipes, and the impact of climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.905-922. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean termites in the Centre-Val de Loire region: distribution patterns and invasion risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pathway model to assess the exposure of European pine trees to pine wood nematode via the trade of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of kiwifruit bacterial canker (Pseudomonas syringae pv. actinidiae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gritta Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella H. Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway models for analysing and managing the introduction of alien plant pests—an overview and categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Venette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a wood pathway model to assess the effectiveness of options for reducing risk of entry of oak wilt into Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (4), pp.456-472. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpw029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and synchrony of pine processionary moth outbreaks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.309-317. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the potential spread of pinewood nematode (Bursaphelenchus xylophilus) in Finland and Iberia simulated with a cellular automaton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Pukkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Möykkynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du climat et des paysages favorise l’expansion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping spread in pest risk analysis: a generic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren. J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.74-80. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Benninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Bremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enrayer la progression de la chenille processionnaire du pin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Exbalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch V. Jarošík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of models to support the quantitative assessment of spread in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), 18 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for modelling economic impacts of invasive species, applied to pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geerten M Hengeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), 12 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a spread model to identify the entry points from which the pine wood nematode, the vector of pine wilt disease, would spread most rapidly across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (12), pp.2981-2995. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9983-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in North American gypsy moth cycles: subharmonics, generalist predators, and spatial coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1246.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, la première enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin vue par ses gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenille processionnaire du pin: il faut agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (693), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct impacts of recent climate warming on insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2010.00196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human-mediated dispersal in the spread of the pinewood nematode in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianren Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), e4646; 10 p. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien species in a warmer world : risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Allee effects in gypsy moth (Lymantria dispar (L.),invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Whitmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ver à l'assaut des pinèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal polymorphism in an invasive forest pest affects its ability to establish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1971.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in time and space affect mating success and Allee effects in invading gypsy moth populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Onufrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.966-973. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in developmental time affects mating success and Allee effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (7), pp.1227-1237. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of climate change on the potential feeding activity of Thaumetopoea pityocampa (Den. & Schiff.)(Lep., Notodontidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pennerstorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of geographic range in the pine processionary moth caused by increased winter temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Netherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.2084-2096. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/04-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin progresse avec le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential spread of the pine wilt disease: which progresses and which future directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IUFRO International Symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing Forestry University (China), Oct 2023, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flight trajectories of Monochamus galloprovincialis in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUFRO symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model to Predict the Outbreak of Insects in European Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Electronic Conference on Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in heat tolerance in neonate larvae of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) among Tunisian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Arab Conference of Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hammamat, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des pontes de Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoidae) dans le centre-ouest de la Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biodiversité et biosurveillance de l'environnement, VIIième colloque international sciences &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bizerte, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to predict introduction and spread of forest pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke W. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Meeting of the International Pest Risk Research Group (IPRRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques d'entrée des pathogènes et insectes forestiers en Europe avec l’importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance à l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Processionary Moth Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque et gestion des invasions : modèles spécifiques ou génériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ecologie numérique – modélisation en santé végétale: quel modèle pour quelles données?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat waves on larval emergence of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) in Aleppo pine forests in Central West Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the yellow-legged hornet in Europe and the role of human-mediated dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of active and human-mediated dispersal in the rapid spread of the invasive yellow-legged hornet, Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest insect invasion in a changing climate: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model to assess the exposure of European trees to pests introduced with wood trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th meeting of the International Pest Risk Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread and pathway modelling to support pest risk assessment under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van den Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model for wood pests to support risk assessment and decision making on trade regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de dispersion du frelon asiatique en France et rôle de l’homme dans sa dispersion à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of pest dissemination in Europe with imported wood products: a focus on pine wood nematode and oak wilt disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of range dynamics of insects and pathogens in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and silvicultural practices promoted the emergence of a novel pest of poplar stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion probability of the pine wood nematode with imported wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion potentielle du nématode du pin : vers une modélisation calibrée sur l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gruffudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential range expansion of the invasive pine wood nematode in Europe: current predictions and future improvements of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improvements of the model. International workshop on the impact of climate change on forest and agricultural ecosystems and adaptation strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spread, impact, and their uncertainty in pest risk analysis using simple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 62 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EFSA Anniversary Event, Risk Assessment in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 67 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to predict the potential spread of the pine wood nematode, Bursaphelenchus xylophylus over a range of scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of simple models to support quantitative assessment of spread and impact in pest risk analysis – concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 59 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of invasion of the pine wood nematode and wilt disease expression in Europe: preliminary model and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting a risk modelling decision support scheme for pest risk analysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk in a changing world; 4. meeting of the International Pest Risk Modelling Workgroup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Port Douglas, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heated islands and the trade of large trees responsible for long distance jumps of the pine processionary moth beyond its expanding edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien insect species in a warmer world – patterns and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congresso Nazionale Italiano di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pathways in the spread of the pinewood nematode and predictions of future expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fuzhou, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchrony in forest insect outbreaks: Why is it so ubiquitous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Derek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of gypsy moth outbreaks in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Björnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereck Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Patterns and Ecosystem Processes 2008 US-IALE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madison, Wisconsin, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on the pine processionary moth range expansion: observations and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress;38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pine Processionary Moth range expansion in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. North American Forest Insect Work Conference, "Metamorphosis: The forces of change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les populations d’insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de débat "la forêt face aux changements climatiques : acquis et incertitudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. U.S. Department of Agriculture interagency research forum on gypsy moth and other invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Annapolis,Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterNématode: Interactions entre le nématode du pin, ses insectes vecteurs et ses arbres-hôtes pour mieux comprendre son invasion et améliorer la gestion de l’épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'entrée de ravageurs et pathogènes invasifs avec l'importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Googling forest pests -Use of Google as a monitoring tool for delimiting the distributional range of forest pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Commonwealth Forestry Association, International Forestry Review, 16(5), 588 p., 2014, The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'expansion des termites en région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the pine processionary moth under climate change: Research directions on the responses to thermal heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanting large potted trees: a factor involved in the range expansion of the pine processionary moth, Thaumetopoea pityocampa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier indicatif des méthodes de lutte contre la processionnaire du pin en Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost and lonely gypsy moths: mate location failure as a mechanism causing an Allee effect in the gypsy moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Tcheslavskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Annapolis, United States. , 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating success diminished by isolation in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la société d'entomologie du Canada et de la société d'entomologie du Québec;Joint annual meeting of the entomological society of canada and the société d'entomologie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montréal, Canada. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Synthèses, 978-2-7592-4047-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4048-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et évaluation des méthodes de lutte contre la processionnaire du pin. Enquête nationale-guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des capacités d'invasion et d'expansion de bioagresseurs forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-244, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-73, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du changement climatique sur les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arbre et la forêt à l’épreuve d’un climat qui change : Rapport au Premier ministre et au parlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 183 p., 2015, 978-2-11-009766-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine wood nematode, pine wilt disease, vector beetle and pine tree: how a multiplayer system could reply to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change and insect pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CABI Climate Change Series, 9781780643786. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643786.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Past and Present Range of the Pine Processionary Moth in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Current Situation of the Pine Processionary Moth, Thaumetopoea Pityocampa, in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spread of invasive species to support pest risk assessment: principles and application of a suite of generic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk modelling and mapping for invasive alien species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, CABI Invasives Series, 9781780643946. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643946.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the potential expansion of the invasive pinewood nematode in China with global warming. Chapter 9 : The combined effects of major drivers and pressures on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique sur les paramètres du Processus de Contact à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique des phénomènes d'invasion en écologie: exemple de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation pour mieux comprendre, prévoir et gérer les invasions biologiques et l’expansion d’espèces natives dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université François Rabelais (Tours), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the probability of outbreak of forest pest. https://zenodo.org/record/5112868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the pine processionary moth, Thaumetopoea pityocampa, from the egg to the last larval instar (L5). https://zenodo.org/record/5549323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of the box tree moth, Cydalima perspectalis, phenology in Orleans and Contrevoz (France). https://zenodo.org/record/3719293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the box tree moth, Cydalima perspectalis. https://zenodo.org/record/3719273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effectiveness of clear-cuttings to eradicate the pine wood nematode: R script and videos. https://zenodo.org/record/3387267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script for the potential spread of Vespa velutina in Europe. https://zenodo.org/record/1193663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis : R script of the dispersal model and video of the simulation. https://zenodo.org/record/1211489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suite of Models to Support the Quantitative Assessment of Spread in Pest Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId455"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Douma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.104682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tobin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100985" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead&#8208;dronnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03077-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.58.54389" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bob Douma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Hemerik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Magnusson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilstermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gritta Schrader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella H. Kehlenbeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12385" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Venette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Douma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpw029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Pukkala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#246;ykkynen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD73FCFDA581A930652353E5835E3FA147A69F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Soliman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique C M Mourits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten M Hengeveld" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Exbalin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Opstal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9983-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2010.00196.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XPXCMWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668020v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Leblond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1246.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Johnson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Whitmire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0144-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNL3MHL6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hulme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2009.06.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Pan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Fang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianren Ye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004646" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1971.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thorpe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Onufrieva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01417.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15891.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pennerstorfer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schopf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00302.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64135TH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stastny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Netherer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1903" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604188v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ezzine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605793v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke W. van Der Werf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnusson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605907v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jamaa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796412v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Parry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93552" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799982v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van den Werf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93576" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742691v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741359v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Tobin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738620v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800872v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Douma" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghua Sun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808626v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807217v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807207v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750789v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#246;rnstad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Johnson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Haynes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Derek" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755411v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750711v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825465v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149172v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740627v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743102v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Imbert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820956v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tcheslavskaia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provendier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgade" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602112v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Zhao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/environmentalimpact/ebook/20153325832" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643786.0220" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796157v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793726v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garcia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796574v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cabebooks/ebook/20153099608" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643946.0000" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820960v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604835v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824961v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795098v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607682v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607669v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607617v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607601v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810357v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Douma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.104682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03077-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead&#8208;dronnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.58.54389" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109229" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bob Douma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Hemerik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Magnusson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1480" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilstermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gritta Schrader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella H. Kehlenbeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12385" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Venette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Douma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpw029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Pukkala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#246;ykkynen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD73FCFDA581A930652353E5835E3FA147A69F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Exbalin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Soliman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique C M Mourits" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten M Hengeveld" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Opstal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9983-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1246.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Leblond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2010.00196.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XPXCMWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Pan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Fang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianren Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004646" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hulme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2009.06.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Johnson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Whitmire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0144-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNL3MHL6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654928v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1971.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lance" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thorpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Onufrieva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01417.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657850v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15891.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pennerstorfer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schopf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00302.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64135TH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stastny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Netherer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1903" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604188v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ezzine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke W. van Der Werf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnusson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jamaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Parry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93552" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van den Werf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93576" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742691v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741359v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Tobin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Douma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghua Sun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808626v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750789v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820908v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Derek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820959v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#246;rnstad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Johnson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Haynes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755411v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750711v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149172v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740627v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806488v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Imbert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tcheslavskaia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824064v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provendier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgade" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Zhao" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/environmentalimpact/ebook/20153325832" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643786.0220" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796157v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793726v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garcia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cabebooks/ebook/20153099608" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643946.0000" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604835v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795098v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607654v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607601v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810357v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>