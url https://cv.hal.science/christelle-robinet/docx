--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Robinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to eradicate an invasive forest pest without clear‐cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (3), pp.e70318. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options for non-native forest pests along their invasion pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.104682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the invasion dynamics of the African citrus psyllid: The role of human-mediated dispersal and urban and peri-urban citrus trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.369-396. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.91540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and predicting the spread of invading insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100985. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2022.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.825875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 752, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate warming on the pine processionary moth at the southern edge of its range: a retrospective analysis on egg survival in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.08.17.456665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When insect pests build their own thermal niche: The hot nest of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.102947. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2021.102947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has North Africa turned too warm for a Mediterranean forest pest because of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed L Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165 (3-4), pp.46. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-021-03077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the effect of climate warming on an emerging poplar pest using spatial extrapolation of population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead‐dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for risk and biosecurity related to forest health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert van den Dool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/ETLS20200062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologists and entomologists must join forces against forest pest and pathogen invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.107 - 127. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.58.54389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temperature- and photoperiod-driven model reveals complex temporal population dynamics of the invasive box tree moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432, pp.109229. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread modelling: a suitable tool to explore the role of human-mediated dispersal in the range expansion of the yellow-legged hornet in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.258 - 267. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2018.1484529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distances traveled by flying insects based on the combination of flight mill and mark-release-recapture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 402, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the invasive North American termite, Reticulitermes flavipes, and the impact of climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.905-922. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean termites in the Centre-Val de Loire region: distribution patterns and invasion risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pathway model to assess the exposure of European pine trees to pine wood nematode via the trade of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of kiwifruit bacterial canker (Pseudomonas syringae pv. actinidiae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gritta Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella H. Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway models for analysing and managing the introduction of alien plant pests—an overview and categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Venette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a wood pathway model to assess the effectiveness of options for reducing risk of entry of oak wilt into Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (4), pp.456-472. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpw029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and synchrony of pine processionary moth outbreaks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.309-317. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the potential spread of pinewood nematode (Bursaphelenchus xylophilus) in Finland and Iberia simulated with a cellular automaton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Pukkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Möykkynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du climat et des paysages favorise l’expansion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping spread in pest risk analysis: a generic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren. J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.74-80. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Benninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Bremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enrayer la progression de la chenille processionnaire du pin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Exbalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch V. Jarošík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of models to support the quantitative assessment of spread in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), 18 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for modelling economic impacts of invasive species, applied to pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geerten M Hengeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), 12 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a spread model to identify the entry points from which the pine wood nematode, the vector of pine wilt disease, would spread most rapidly across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (12), pp.2981-2995. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9983-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in North American gypsy moth cycles: subharmonics, generalist predators, and spatial coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1246.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, la première enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin vue par ses gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenille processionnaire du pin: il faut agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (693), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct impacts of recent climate warming on insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2010.00196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human-mediated dispersal in the spread of the pinewood nematode in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianren Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), e4646; 10 p. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien species in a warmer world : risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Allee effects in gypsy moth (Lymantria dispar (L.),invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Whitmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ver à l'assaut des pinèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal polymorphism in an invasive forest pest affects its ability to establish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1971.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in time and space affect mating success and Allee effects in invading gypsy moth populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Onufrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.966-973. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in developmental time affects mating success and Allee effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (7), pp.1227-1237. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of climate change on the potential feeding activity of Thaumetopoea pityocampa (Den. & Schiff.)(Lep., Notodontidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pennerstorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of geographic range in the pine processionary moth caused by increased winter temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Netherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.2084-2096. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/04-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin progresse avec le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential spread of the pine wilt disease: which progresses and which future directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IUFRO International Symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing Forestry University (China), Oct 2023, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flight trajectories of Monochamus galloprovincialis in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUFRO symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model to Predict the Outbreak of Insects in European Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Electronic Conference on Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in heat tolerance in neonate larvae of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) among Tunisian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Arab Conference of Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hammamat, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des pontes de Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoidae) dans le centre-ouest de la Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biodiversité et biosurveillance de l'environnement, VIIième colloque international sciences &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bizerte, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to predict introduction and spread of forest pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke W. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Meeting of the International Pest Risk Research Group (IPRRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques d'entrée des pathogènes et insectes forestiers en Europe avec l’importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance à l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Processionary Moth Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque et gestion des invasions : modèles spécifiques ou génériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ecologie numérique – modélisation en santé végétale: quel modèle pour quelles données?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat waves on larval emergence of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) in Aleppo pine forests in Central West Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the yellow-legged hornet in Europe and the role of human-mediated dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of active and human-mediated dispersal in the rapid spread of the invasive yellow-legged hornet, Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest insect invasion in a changing climate: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model to assess the exposure of European trees to pests introduced with wood trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th meeting of the International Pest Risk Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread and pathway modelling to support pest risk assessment under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van den Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model for wood pests to support risk assessment and decision making on trade regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de dispersion du frelon asiatique en France et rôle de l’homme dans sa dispersion à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of pest dissemination in Europe with imported wood products: a focus on pine wood nematode and oak wilt disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of range dynamics of insects and pathogens in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and silvicultural practices promoted the emergence of a novel pest of poplar stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion probability of the pine wood nematode with imported wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion potentielle du nématode du pin : vers une modélisation calibrée sur l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gruffudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential range expansion of the invasive pine wood nematode in Europe: current predictions and future improvements of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improvements of the model. International workshop on the impact of climate change on forest and agricultural ecosystems and adaptation strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spread, impact, and their uncertainty in pest risk analysis using simple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 62 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EFSA Anniversary Event, Risk Assessment in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 67 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to predict the potential spread of the pine wood nematode, Bursaphelenchus xylophylus over a range of scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of simple models to support quantitative assessment of spread and impact in pest risk analysis – concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 59 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of invasion of the pine wood nematode and wilt disease expression in Europe: preliminary model and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting a risk modelling decision support scheme for pest risk analysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk in a changing world; 4. meeting of the International Pest Risk Modelling Workgroup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Port Douglas, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heated islands and the trade of large trees responsible for long distance jumps of the pine processionary moth beyond its expanding edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien insect species in a warmer world – patterns and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congresso Nazionale Italiano di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pathways in the spread of the pinewood nematode and predictions of future expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fuzhou, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchrony in forest insect outbreaks: Why is it so ubiquitous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Derek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of gypsy moth outbreaks in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Björnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereck Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Patterns and Ecosystem Processes 2008 US-IALE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madison, Wisconsin, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on the pine processionary moth range expansion: observations and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress;38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pine Processionary Moth range expansion in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. North American Forest Insect Work Conference, "Metamorphosis: The forces of change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les populations d’insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de débat "la forêt face aux changements climatiques : acquis et incertitudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. U.S. Department of Agriculture interagency research forum on gypsy moth and other invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Annapolis,Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterNématode: Interactions entre le nématode du pin, ses insectes vecteurs et ses arbres-hôtes pour mieux comprendre son invasion et améliorer la gestion de l’épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'entrée de ravageurs et pathogènes invasifs avec l'importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Googling forest pests -Use of Google as a monitoring tool for delimiting the distributional range of forest pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Commonwealth Forestry Association, International Forestry Review, 16(5), 588 p., 2014, The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'expansion des termites en région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the pine processionary moth under climate change: Research directions on the responses to thermal heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanting large potted trees: a factor involved in the range expansion of the pine processionary moth, Thaumetopoea pityocampa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier indicatif des méthodes de lutte contre la processionnaire du pin en Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost and lonely gypsy moths: mate location failure as a mechanism causing an Allee effect in the gypsy moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Tcheslavskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Annapolis, United States. , 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating success diminished by isolation in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la société d'entomologie du Canada et de la société d'entomologie du Québec;Joint annual meeting of the entomological society of canada and the société d'entomologie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montréal, Canada. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Synthèses, 978-2-7592-4047-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4048-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et évaluation des méthodes de lutte contre la processionnaire du pin. Enquête nationale-guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des capacités d'invasion et d'expansion de bioagresseurs forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-244, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-73, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du changement climatique sur les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arbre et la forêt à l’épreuve d’un climat qui change : Rapport au Premier ministre et au parlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 183 p., 2015, 978-2-11-009766-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine wood nematode, pine wilt disease, vector beetle and pine tree: how a multiplayer system could reply to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change and insect pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CABI Climate Change Series, 9781780643786. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643786.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Past and Present Range of the Pine Processionary Moth in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Current Situation of the Pine Processionary Moth, Thaumetopoea Pityocampa, in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spread of invasive species to support pest risk assessment: principles and application of a suite of generic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk modelling and mapping for invasive alien species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, CABI Invasives Series, 9781780643946. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643946.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the potential expansion of the invasive pinewood nematode in China with global warming. Chapter 9 : The combined effects of major drivers and pressures on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique sur les paramètres du Processus de Contact à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique des phénomènes d'invasion en écologie: exemple de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation pour mieux comprendre, prévoir et gérer les invasions biologiques et l’expansion d’espèces natives dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université François Rabelais (Tours), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the probability of outbreak of forest pest. https://zenodo.org/record/5112868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the pine processionary moth, Thaumetopoea pityocampa, from the egg to the last larval instar (L5). https://zenodo.org/record/5549323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of the box tree moth, Cydalima perspectalis, phenology in Orleans and Contrevoz (France). https://zenodo.org/record/3719293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the box tree moth, Cydalima perspectalis. https://zenodo.org/record/3719273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effectiveness of clear-cuttings to eradicate the pine wood nematode: R script and videos. https://zenodo.org/record/3387267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script for the potential spread of Vespa velutina in Europe. https://zenodo.org/record/1193663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis : R script of the dispersal model and video of the simulation. https://zenodo.org/record/1211489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suite of Models to Support the Quantitative Assessment of Spread in Pest Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId455"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Robinet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to eradicate an invasive forest pest without clear‐cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (3), pp.e70318. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options for non-native forest pests along their invasion pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.104682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the invasion dynamics of the African citrus psyllid: The role of human-mediated dispersal and urban and peri-urban citrus trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.369-396. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.91540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and predicting the spread of invading insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.100985. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2022.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.825875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin : impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 752, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate warming on the pine processionary moth at the southern edge of its range: a retrospective analysis on egg survival in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Jamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.08.17.456665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the effect of climate warming on an emerging poplar pest using spatial extrapolation of population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead‐dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When insect pests build their own thermal niche: The hot nest of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.102947. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2021.102947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has North Africa turned too warm for a Mediterranean forest pest because of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed L Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165 (3-4), pp.46. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-021-03077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for risk and biosecurity related to forest health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert van den Dool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/ETLS20200062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologists and entomologists must join forces against forest pest and pathogen invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.107 - 127. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.58.54389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temperature- and photoperiod-driven model reveals complex temporal population dynamics of the invasive box tree moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432, pp.109229. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distances traveled by flying insects based on the combination of flight mill and mark-release-recapture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 402, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread modelling: a suitable tool to explore the role of human-mediated dispersal in the range expansion of the yellow-legged hornet in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.258 - 267. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2018.1484529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the invasive North American termite, Reticulitermes flavipes, and the impact of climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.905-922. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pathway model to assess the exposure of European pine trees to pine wood nematode via the trade of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subterranean termites in the Centre-Val de Loire region: distribution patterns and invasion risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of kiwifruit bacterial canker (Pseudomonas syringae pv. actinidiae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wilstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gritta Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella H. Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.255-262. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway models for analysing and managing the introduction of alien plant pests—an overview and categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Venette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a wood pathway model to assess the effectiveness of options for reducing risk of entry of oak wilt into Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (4), pp.456-472. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpw029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and synchrony of pine processionary moth outbreaks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.309-317. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2015.00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal barrier to the spread of an invasive species: Could the Pyrenean chain slow the natural spread of the pinewood Nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du climat et des paysages favorise l’expansion de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the potential spread of pinewood nematode (Bursaphelenchus xylophilus) in Finland and Iberia simulated with a cellular automaton model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Pukkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Möykkynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Miard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of models to support the quantitative assessment of spread in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), 18 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for modelling economic impacts of invasive species, applied to pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geerten M Hengeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), 12 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'INRGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enrayer la progression de la chenille processionnaire du pin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Exbalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping spread in pest risk analysis: a generic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren. J. Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.74-80. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Benninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Bremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch V. Jarošík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a spread model to identify the entry points from which the pine wood nematode, the vector of pine wilt disease, would spread most rapidly across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (12), pp.2981-2995. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-9983-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct impacts of recent climate warming on insect populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-4877.2010.00196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in North American gypsy moth cycles: subharmonics, generalist predators, and spatial coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1246.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processionnaire du pin, la première enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuisibles et Parasites Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La processionnaire du pin vue par ses gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenille processionnaire du pin: il faut agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (693), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ver à l'assaut des pinèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Allee effects in gypsy moth (Lymantria dispar (L.),invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Whitmire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human-mediated dispersal in the spread of the pinewood nematode in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofei Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianren Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), e4646; 10 p. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien species in a warmer world : risks and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2009.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal polymorphism in an invasive forest pest affects its ability to establish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (7), pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1971.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in time and space affect mating success and Allee effects in invading gypsy moth populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Onufrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5), pp.966-973. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in developmental time affects mating success and Allee effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (7), pp.1227-1237. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of climate change on the potential feeding activity of Thaumetopoea pityocampa (Den. & Schiff.)(Lep., Notodontidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pennerstorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of geographic range in the pine processionary moth caused by increased winter temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Stastny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Netherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Schopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (6), pp.2084-2096. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/04-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin progresse avec le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential spread of the pine wilt disease: which progresses and which future directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IUFRO International Symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing Forestry University (China), Oct 2023, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flight trajectories of Monochamus galloprovincialis in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUFRO symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Model to Predict the Outbreak of Insects in European Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Electronic Conference on Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in heat tolerance in neonate larvae of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) among Tunisian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Arab Conference of Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Hammamat, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des pontes de Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoidae) dans le centre-ouest de la Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque biodiversité et biosurveillance de l'environnement, VIIième colloque international sciences &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bizerte, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles ADALEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling to predict introduction and spread of forest pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke W. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Meeting of the International Pest Risk Research Group (IPRRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques d'entrée des pathogènes et insectes forestiers en Europe avec l’importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance à l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zaemdzhikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bocheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Processionary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Processionary Moth Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque et gestion des invasions : modèles spécifiques ou génériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau ModStatSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenological model of the invasive box-tree moth Cydalima perspectalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Ecologie numérique – modélisation en santé végétale: quel modèle pour quelles données?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat waves on larval emergence of Thaumetopoea pityocampa Schiff. (Lepidoptera, Thaumetopoeidae) in Aleppo pine forests in Central West Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahbib Ben Jamaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on processionary moth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the yellow-legged hornet in Europe and the role of human-mediated dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de pièges génériques pour la détection précoce d'insectes exotiques xylophages : focus sur les ports de Nouvelle - Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les résultats de la R&amp;D en santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of active and human-mediated dispersal in the rapid spread of the invasive yellow-legged hornet, Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine sawyer beetle, Monochamus galloprovincialis (Coleoptera: Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest insect invasion in a changing climate: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model to assess the exposure of European trees to pests introduced with wood trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th meeting of the International Pest Risk Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread and pathway modelling to support pest risk assessment under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van den Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique C M Mourits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway model for wood pests to support risk assessment and decision making on trade regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C. Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse du projet PORTRAP : Détection précoce et surveillance d'insectes exotiques xylophages dans les sites potentiels d'entrée sur le territoire national.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mur-de-Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of range dynamics of insects and pathogens in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Tobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and silvicultural practices promoted the emergence of a novel pest of poplar stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion probability of the pine wood nematode with imported wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de dispersion du frelon asiatique en France et rôle de l’homme dans sa dispersion à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Genetics of Monochamus galloprovincialis, vector of the pine wood nematode in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of pest dissemination in Europe with imported wood products: a focus on pine wood nematode and oak wilt disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis , vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion potentielle du nématode du pin : vers une modélisation calibrée sur l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Could Climate Change Affect the Potential Spread of Pine Wilt Disease in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gruffudd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Sep 2013, Zurich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model to predict the potential spread of the pine wood nematode, Bursaphelenchus xylophylus over a range of scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EFSA Anniversary Event, Risk Assessment in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 67 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential range expansion of the invasive pine wood nematode in Europe: current predictions and future improvements of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improvements of the model. International workshop on the impact of climate change on forest and agricultural ecosystems and adaptation strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Krasnoyarsk, Russia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic pathway models for risk assessment of plant pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spread, impact, and their uncertainty in pest risk analysis using simple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop International Pest Risk Mapping “Advancing risk assessment models for invasive alien species in the food chain: contending with climate change, economics and uncertainty”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tromso, Norway. 62 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suite of simple models to support quantitative assessment of spread and impact in pest risk analysis – concepts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 59 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of invasion of the pine wood nematode and wilt disease expression in Europe: preliminary model and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Pest Risk Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fort Collins, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heated islands and the trade of large trees responsible for long distance jumps of the pine processionary moth beyond its expanding edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting a risk modelling decision support scheme for pest risk analysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Kriticos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk in a changing world; 4. meeting of the International Pest Risk Modelling Workgroup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Port Douglas, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien insect species in a warmer world – patterns and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congresso Nazionale Italiano di Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pathways in the spread of the pinewood nematode and predictions of future expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Opstal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Fuzhou, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchrony in forest insect outbreaks: Why is it so ubiquitous?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Bjørnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Derek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of gypsy moth outbreaks in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottar Björnstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereck Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Patterns and Ecosystem Processes 2008 US-IALE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madison, Wisconsin, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on the pine processionary moth range expansion: observations and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress;38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pine Processionary Moth range expansion in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. North American Forest Insect Work Conference, "Metamorphosis: The forces of change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les populations d’insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de débat "la forêt face aux changements climatiques : acquis et incertitudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. U.S. Department of Agriculture interagency research forum on gypsy moth and other invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Annapolis,Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterNématode: Interactions entre le nématode du pin, ses insectes vecteurs et ses arbres-hôtes pour mieux comprendre son invasion et améliorer la gestion de l’épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus de dispersion de Monochamus galloprovincialis, vecteur du nématode du pin : rôle potentiel de la chaîne pyrénéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'entrée de ravageurs et pathogènes invasifs avec l'importation de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Hemerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Googling forest pests -Use of Google as a monitoring tool for delimiting the distributional range of forest pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Commonwealth Forestry Association, International Forestry Review, 16(5), 588 p., 2014, The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'expansion des termites en région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the pine processionary moth under climate change: Research directions on the responses to thermal heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupement de Recherche Invasions Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France. 88 p., 2014, Colloque National du Groupement de Recherche Invasions Biologiques, GdR 3647 Invasions Biologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanting large potted trees: a factor involved in the range expansion of the pine processionary moth, Thaumetopoea pityocampa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Edouard Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Entomology, New Era in entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Daegu, South Korea. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier indicatif des méthodes de lutte contre la processionnaire du pin en Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost and lonely gypsy moths: mate location failure as a mechanism causing an Allee effect in the gypsy moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Tcheslavskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. USDA Interagency Research Forum on Invasive Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Annapolis, United States. , 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating success diminished by isolation in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Liebhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la société d'entomologie du Canada et de la société d'entomologie du Québec;Joint annual meeting of the entomological society of canada and the société d'entomologie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montréal, Canada. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Synthèses, 978-2-7592-4047-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4048-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et évaluation des méthodes de lutte contre la processionnaire du pin. Enquête nationale-guide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des capacités d'invasion et d'expansion de bioagresseurs forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-244, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de la processionnaire du pin, &amp;lt;i&amp;gt;Thaumetopoea pityocampa&amp;gt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Ben Jamâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Bourougaaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-73, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios N. Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du changement climatique sur les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arbre et la forêt à l’épreuve d’un climat qui change : Rapport au Premier ministre et au parlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 183 p., 2015, 978-2-11-009766-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine wood nematode, pine wilt disease, vector beetle and pine tree: how a multiplayer system could reply to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change and insect pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CABI Climate Change Series, 9781780643786. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643786.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Past and Present Range of the Pine Processionary Moth in Europe and the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Current Situation of the Pine Processionary Moth, Thaumetopoea Pityocampa, in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spread of invasive species to support pest risk assessment: principles and application of a suite of generic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest risk modelling and mapping for invasive alien species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, CABI Invasives Series, 9781780643946. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643946.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the potential expansion of the invasive pinewood nematode in China with global warming. Chapter 9 : The combined effects of major drivers and pressures on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghua Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique sur les paramètres du Processus de Contact à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique des phénomènes d'invasion en écologie: exemple de la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation pour mieux comprendre, prévoir et gérer les invasions biologiques et l’expansion d’espèces natives dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université François Rabelais (Tours), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the probability of outbreak of forest pest. https://zenodo.org/record/5112868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the pine processionary moth, Thaumetopoea pityocampa, from the egg to the last larval instar (L5). https://zenodo.org/record/5549323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script to simulate the phenology of the box tree moth, Cydalima perspectalis. https://zenodo.org/record/3719273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of the box tree moth, Cydalima perspectalis, phenology in Orleans and Contrevoz (France). https://zenodo.org/record/3719293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effectiveness of clear-cuttings to eradicate the pine wood nematode: R script and videos. https://zenodo.org/record/3387267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script for the potential spread of Vespa velutina in Europe. https://zenodo.org/record/1193663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Suppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis : R script of the dispersal model and video of the simulation. https://zenodo.org/record/1211489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suite of Models to Support the Quantitative Assessment of Spread in Pest Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Kehlenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId455"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Douma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.104682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03077-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead&#8208;dronnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.58.54389" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109229" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bob Douma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Hemerik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Magnusson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1480" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilstermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gritta Schrader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella H. Kehlenbeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12385" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Venette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Douma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpw029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Pukkala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#246;ykkynen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD73FCFDA581A930652353E5835E3FA147A69F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Exbalin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Soliman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique C M Mourits" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten M Hengeveld" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Opstal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9983-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1246.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Leblond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2010.00196.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XPXCMWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Pan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Fang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianren Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004646" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hulme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2009.06.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Johnson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Whitmire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0144-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNL3MHL6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654928v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1971.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lance" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thorpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Onufrieva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01417.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657850v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15891.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pennerstorfer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schopf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00302.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64135TH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stastny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Netherer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1903" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604188v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ezzine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke W. van Der Werf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnusson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jamaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Parry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93552" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van den Werf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93576" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742691v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741359v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Tobin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Douma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghua Sun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808626v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750789v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820908v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Derek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820959v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#246;rnstad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Johnson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Haynes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755411v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750711v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149172v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740627v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806488v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Imbert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tcheslavskaia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824064v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provendier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgade" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Zhao" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/environmentalimpact/ebook/20153325832" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643786.0220" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796157v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793726v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garcia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cabebooks/ebook/20153099608" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643946.0000" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604835v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795098v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607654v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607601v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810357v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Douma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.104682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jamaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.17.456665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead&#8208;dronnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03077-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert van den Dool" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20200062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.58.54389" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109229" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bob Douma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Hemerik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Magnusson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilstermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gritta Schrader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella H. Kehlenbeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12385" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Venette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Douma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpw029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Pukkala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#246;ykkynen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD73FCFDA581A930652353E5835E3FA147A69F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Soliman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique C M Mourits" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten M Hengeveld" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Exbalin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Opstal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9983-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2010.00196.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XPXCMWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Liebhold" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1246.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Leblond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655052v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leblond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Johnson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Whitmire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0144-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNL3MHL6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Pan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Fang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianren Ye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hulme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2009.06.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1971.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lance" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thorpe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Onufrieva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01417.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657850v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15891.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pennerstorfer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schopf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00302.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64135TH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stastny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Netherer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/04-1903" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ezzine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dhahri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke W. van Der Werf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnusson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahbib Ben Jamaa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603686v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92731" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Parry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93552" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799982v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van den Werf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93576" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742691v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Tobin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738620v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Salle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Douma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793448v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740695v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810723v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804416v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744996v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gruffudd" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Evans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809033v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghua Sun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808626v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807208v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807217v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750789v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820908v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Derek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#246;rnstad" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Johnson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Haynes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755411v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750711v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149172v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742498v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740627v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743102v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738806v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806488v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edouard Imbert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tcheslavskaia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824064v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042678v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4048-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provendier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119119v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgade" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795579v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602112v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Zhao" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/environmentalimpact/ebook/20153325832" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643786.0220" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796157v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793726v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garcia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cabebooks/ebook/20153099608" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643946.0000" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604835v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795098v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:46bf240fd2f78d2a42efd5a19b8432e7122995df;origin=https://hal.archives-ouvertes.fr/hal-03607672;visit=swh:1:snp:e6f6084ff7cb97e2a63381e0327a5b963464f314;anchor=swh:1:rel:e25615b8aeca5a92657b9a9062962907ae5df30d;path=/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:78655a5bbfe990d485f15d13900c7894b0708a27;origin=https://hal.archives-ouvertes.fr/hal-03607682;visit=swh:1:snp:2fd0ce0520ac1b4b6b5b51d154f09a12574f61bb;anchor=swh:1:rel:7a63d8f8687932db285478e5866dad0332b3ebdf;path=/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607654v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:629a12faccfe51d0d7fea7f785c8dcc44e00bb69;origin=https://hal.archives-ouvertes.fr/hal-03607654;visit=swh:1:snp:462e72e8cac955f8ac5aa79d76d9044a0f3e3812;anchor=swh:1:rel:34ed4c42ed4bc9ee36d179e29b118160c8297372;path=/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607669v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1b0e81e581975743dbdde49e9d616fa9a79505af;origin=https://hal.archives-ouvertes.fr/hal-03607669;visit=swh:1:snp:c067475d90c85279bb4f0a065085eaa314a888fe;anchor=swh:1:rel:53c9b920aba55a9250a5a6af0eedf787fc049934;path=/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607601v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810357v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>