--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Stodel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelle-stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4658-2213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227006291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEWGAIN White Book - Science Requirements - Work Package Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] GANIL - document link: https://www.ganil-spiral2.eu/scientists/ganil-spiral-2-facilities/accelerators/newgain/. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Objectives of the SPIRAL2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2006, pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular distribution ratios: a method for determining $\gamma$-ray multipolarities in projectile fragmentation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure in $^{43,45}$Cl: simultaneous break down of the Z=16 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the momentum transferred by a projectile like fragment and its intrinsic angular momentum: a method for spin determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a ns isomeric state in $^{45}$Ar: how the break up of the N=28 shell takes place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL II : Preliminary design study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Dessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00263535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the deep sub-barrier C12+C12 fusion excitation function with the STELLA apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Adsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.065804. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.111.065804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror symmetry at mass A = 54: E4 effective charges near doubly magic $^{56}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alvarez-Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 830, pp.137144. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of a possible $\alpha $-cluster state in $N=Z$ doubly-magic $^{56}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akimune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kalantar-Nayestanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00294-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Spike&amp;quot; model applied to thin targets irradiated with swift heavy ion beams at few MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Fransen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings of the 29th International Conference of the International Nuclear Target Development Society (INTDS2018), 229, pp.05001. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022905001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-lying single-particle structure of $^{17} $C and the N = 14 sub-shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereira-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fernández-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 811, pp.135939. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of Targets' Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings of the 29th International Conference of the International Nuclear Target Development Society (INTDS2018), 229, pp.02001. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022902001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPASS—A COMPAct decay spectroscopy set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Hessberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 907, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STELLA Apparatus for Particle-Gamma Coincidence Fusion Measurements with Nanosecond Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 903, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast-timing lifetime measurements in $^{94}$Ru and $^{96}$Pd : Breakdown of the seniority scheme in N=50 isotones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korgul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Górska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (1), pp.014313. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’ultime atome - La dernière ligne du tableau de Mendeleïev est complétée. La physique des éléments superlourds aborde de nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.14-19. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201754014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$ decay of the exotic $T_z$ = -2 nuclei $^{48}$Fe, $^{52}$Ni and $^{56}$Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.044336. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the 2$^+$ isomer in $^{52}$Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.044315. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01323677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024316. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01278370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Grancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 758, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01280743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision quadrupole moment reveals significant intruder component in $^{33}_{13}$Al$_{20}$ ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bissell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.034312. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.94.034312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01357517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoscalar response of $^{68}$Ni to $\alpha$-particle and deuteron probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.024316. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of single-particle strength in neutron-rich $^{71}$Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morfouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sieja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.306-310. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01229910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of isoscalar multipole strengths in exotic doubly-magic $^{56}$Ni in inelastic α scattering in inverse kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kalantar-Nayestanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.371-375. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity targets stations for S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Libin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 305 (3), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-015-3936-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of $\beta$-delayed $\gamma$-proton decay in the $T_z$ = -2, $^{56}$Zn nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.939876. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.222501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00939876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Nuclear forces beyond the drip-line using the mirror nuclei $^{16}$N and $^{16}$F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.014307. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.014307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01005736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.042502. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.042502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus 68Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.032504. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.032504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01025535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta decay of the exotic Tz = - 2, $^{56}$Zn nucleus and half-life of various proton-rich Tz = -1 nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.355-362. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.45.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First g(2+) measurement on neutron-rich 72Zn, and the high-velocity transient field technique for radioactive heavy-ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.034334. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.85.034334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of N = 20 shell in $^{33}$Al investigated through the ground-state electric quadrupole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.246--250. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00770515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct lifetime measurement of the 2+1 state in 72,74Zn: new evidence for shape transition between N = 40 and N = 42 close to Z = 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.054321. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and β-delayed multi-proton emission from atomic nuclei with a time projection chamber: the cases of $^{43}$Cr, $^{45} $Fe, and $^{51}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2012-12179-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-decay measurements for N&amp;gt;40 Mn nuclei and inference of collectivity for neutron-rich Fe isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054312. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deep inelastic reactions in 238U + 238U at Coulomb barrier energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.251-259. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10911-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00506598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factor of the $^{44}$Cl ground state: Probing the reduced Z = 16 and N = 28 gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.034308. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.81.034308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00467283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of neutron-rich fragments with neutron number N &amp;gt; Nprojectile in the reaction $^{48}$Ca (60 MeV/nucleon) + Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lukyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adamyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.105111. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/37/10/105111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factors of 17N and 18N remeasured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.037306. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.80.037306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dedicated β-NMR/β-NQR setup for LISE-GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomira Lozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 612, pp.112-121. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.09.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell erosion and shape coexistence in 43 16S27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.092501. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.092501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the electric quadrupole moment of $^{31}$Al and determination of the effective proton charge in the sd-shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 678, pp.344-349. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2009.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00397999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission time measurements: a new probe into super-heavy element stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.072701. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.072701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factor of the exotic N=21 isotope 34A l: probing the N=20 and N=28 shell gaps at the border of the “island of inversion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 658, pp.203-208. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00192490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam gamma-ray spectroscopy of the neutron-rich nitrogen isotopes $^{19-22}$N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.044303. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.77.044303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00276198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct experimental evidence for very long fission times of super-heavy elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2007-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00129131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of two protons in the decay of $^{45}$Fe with a Time-Projection Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.102501. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Chamoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.051302. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: $\beta$ decay of $^{31}$Mg: Extending the “island of inversion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.059902. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.059902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00194097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin polarization of $^{34}$Al fragments produced by nucleon pickup at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.044313. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.044313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Core Polarization in 70Ni and 74Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.232501. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.232501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00080627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy and single-particle structure of the odd-Z heavy elements $^{255}$Lr, $^{251}$Md and $^{247}$Es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Theisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Greenlees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.397-411. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00105118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factors of $^{31,32,33}$Al: Indication for intruder configurations in the $^{33}$Al ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 643, pp.257-262. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$ decay of 31Mg: Extending the &amp;quot;island of inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.044314. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong influence of the entrance channel on the formation of compound nuclei $^{216,222}$Th and their evaporation residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mandaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Muminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.064614. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.064614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutron excitations across the N=20 shell gap in $^{25-29}$Ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.054316. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.054316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the neutron-rich $^{37,39}$P and $^{43,45}$Cl nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.173-178. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of bound excited states in $^{15}$B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-decay of $^{71}$Co and $^{73}$Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.455-459. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10047-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-decay half-lives at the N = 28 shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 594, pp.252-259. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements discrimination in the study of super-heavy elements using an ionization chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.364-371. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for particle-hole excitations across the N=28 shell gap in $^{45,46}$Ar nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 727, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2003.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy levels in $^{72}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfutzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.044304-1-044304-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.68.044304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape evolution in heavy sulfur isotopes and erosion of the N=28 shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.054302-1-7. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.66.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for super heavy elements at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Proton and Neutron Excitations Along Silicon Isotopes Between $N=20$ and $N=28^{*}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Délignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Zakopane (Pologne), Poland. pp.2-A16, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the first S$^3$ Targets’ Station for non-radioactive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gangnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houarner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st World Conference of the International Nuclear Target Development Society (INTDS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Knoxville, United States. pp.01008, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Results on Direct Measurement of the \(^{12}\)C+\(^{12}\)C Fusion Cross section at Deep Sub-barrier Energies with STELLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII Mazurian Lakes Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Piaski, Poland. pp.A33, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/aphyspolbsupp.17.3-a33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 50 ans de physique des deux infinis en Normandie » Le GANIL par Yvon Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Alahari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans IN2P3 en Normandie - Conférence Grand Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S$^3$ targets monitoring with an electron gun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kallunkathariyil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cape Town, South Africa. pp.030019-1, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5035536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Engineering Design and Simulation for SPIRAL2 Accelerator @GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthe-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gangnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mechanical Engineering Design of Synchrotron Radiation Equipment and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.THOAMA03, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-MEDSI2018-THOAMA03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANITA (Advanced Network for Isotope and TArget laboratories) – The urgent need for a European target preparation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedele Sibbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eberhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Lommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th World Conference of the International Nuclear Target Development Society (INTDS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stellenbosch, South Africa. pp.020001, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5035514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01807095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-barrier fusion cross section measurements with STELLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nuclear Physics in Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Catania, Italy. pp.01029, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201716501029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion cross section measurements of astrophysical interest for light heavy ions systems within the STELLA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hobart, Australia. pp.00018, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201716300018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01819969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fusion-fission in inverse kinematics with a fragment separator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Symposium on Exotic Nuclei - EXON 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kazan, Russia. pp.366-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01464139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies of Proton Rich Nuclei, an Important Ingredient for rp-Process Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos (NIC2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Niigata, Japan. pp.010510, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.14.010510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01761988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we produce new isotopes of Sg -&amp;gt; Cn with an uranium target ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Physics with the Super Separator Spectrometer S3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01498415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Cross Sections of Astrophysics Interest Within the STELLA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos (NIC2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Niigata, Japan. pp.021001, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.14.021001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01762131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of β-delayed protons and β-delayed γ rays in $^{56}$Zn and the exotic β-delayed γ-proton decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus - Nucleus Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Catania, Italy. pp.06019, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611706019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01316683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Super Separator Spectrometer image and the associated detection systems: SIRIUS & LEB-REGLIS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Déchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Conference on Electromagnetic Isotope Separators and Related Topics (EMIS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grand Rapids, United States. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01291577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus $^{68}$Ni using the active target MAYA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020016, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.6.020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta $-delayed $\gamma $-proton Decay in $^{56}$Zn: Analysis of the Charged-particle Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zakopane Conference on Nuclear Physics “Extremes of the Nuclear Landscape”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Zakopane, Poland. pp.709-712, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.46.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01103966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-particle strength in neutron-rich $^{71}$Cu from the (d, $^{3}$He) proton pick-up reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morfouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Ischia, Italy. pp.012012, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/580/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of very heavy nuclei at GANIL-­‐SPIRAL2 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Super Heavy Nuclei 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01146814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between $β$-delayed proton and $β$-delayed $γ$ decay of the exotic $T_z$ = -2 nucleus $^{56}$Zn and fragmentation of the IAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Radioactive Isotope Science (ARIS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020048, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.6.020048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of 257Db at LISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vostinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on the Chemistry and Physics of the Transactinide Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Fukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01163348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target system developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S3 Collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorrelated behaviour of spin-orbit partners in neutron-rich copper isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morfouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape coexistence at N=20 and N=28 : study of 0+2 states in $^{34}$Si and $^{44}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Gamma Ray Spectroscopy 2012 (FIG-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New Delhi, India. pp.167-172, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4893271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01148934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neutron rich nucleus $^{25}$F via single-step fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Vajta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.553-557, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.44.553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton radioactivity: 10 years of experimental progresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012057, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00817051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic fission fragment distributions as a deep probe to fusion-fission dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Nucleus-Nucleus Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Antonio, United States. pp.012119, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00703163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton radioactivity, a new probe for structure at the proton drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Barotiwala, India. pp.15-19, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00817015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha cluster structure in $^{56}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akimune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012010, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00817042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete isotopic distributions of fragments produced in transfer- and fusion-induced reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Caen, France. pp.06006, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20136206006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00826843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with bombarding energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Varenna, Italy. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Measurement of 2+1 State in $^{74}$Zn by Recoil-Distance Doppler-Shift Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814417952_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta decay of exotic TZ = −1 and TZ = −2 nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear structure and dynamics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Opatija, Croatia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4764207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamow-Teller Transitions in Proton Rich Nuclei Deduced from the Combined Study of β-Decay and Charge-Exchange Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.156-160, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814417952_0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with excitation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Caen, France. pp.00025, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20123100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical($\alpha$, $\gamma$) reaction in inverse kinematics; Electron screening effect in the beta-decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagoyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mertzimekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harissopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics in Astrophysics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Eilat, Israel. pp.012015, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/337/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Proton Radioactivity as a Tool for Nuclear Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.130-135, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814417952_0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moukaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00750395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime measurement of $2^+_1$ state in $^{74}$Zn with differential Plunger technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.537-540, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.42.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00578615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-delayed emission of protons at the proton drip-line : the cases of 43Cr and 51Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.193-196, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3664177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moukaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00578739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of an exotic decay mode at the proton drip‐line: the two‐proton radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3628357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphaparticle capture reactions in inverse kinematics relevant to p process nucleosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagoyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mertzimekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harissopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.321-325, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3628447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00651449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha‐particle capture reactions in inverse kinematics relevant to p‐process nucleosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagoyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. J. Mertzimekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harissopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive targets at S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FLNR Dubna - GANIL/SPIRAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Measurements of Low‐lying States in Neutron‐rich Zn Isotopes by the Plunger Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Séréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa Tecla, Italy. pp.201-204, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3362577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00467296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect study of $^{60}$Fe(n,γ)$^{61}$Fe via the transfer reaction $^{60}$Fe(d,pγ)$^{61}$Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sereville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Symposium on Nuclei in the Cosmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Heidelberg, Germany. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long-lived di-nuclear system in U+U reactions near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00407953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for S3 at SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Target and Stripper Foil Technologies for High Intensity Beams - Proceedings of the 24th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Caen, France. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New detector system for super heavy elements detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Banka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Péter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on nuclear physics "Marie and Pierre Curie" - Superheavy and Exotic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kazimierz Dolny, Poland. pp.672-677, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301310015084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00489785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of transfermium nuclei using the GABRIELA set up at the focal plane of the VASSILISSA recoil separator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hauschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Désesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia-Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.269-278, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3431424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00485562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHE production with symmetric fusion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth Colloque GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00416559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00403164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas scintillation chamber for superheavy elements detection at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Péter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zakopane, Poland. pp.741-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00371740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing High-Velocity Transient-Field Strength Using Heavy-ions Traversing Fe and Gd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia. pp.120-121, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3232049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00384519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric quadrupole moment of the neutron-rich 33Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nagatomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Exotic Nuclei and Atomic Masses ENAM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ryn, Poland. pp.383-385, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2009-10885-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies with exotic nuclei: two proton radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Carpathian Summer School of Physics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sinaia, Romania. pp.156-164, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2870277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long fission times of super-heavy elements with Z=114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.370-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Ar diffusion coefficient in graphite at high temperature by the ISOL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huet-Equilbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Electromagnetic Isotope Separators and Techniques related to their Applications (EMIS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Deauville, France. pp.4284-4288, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00164752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of $^{43m}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics and Astrophysics: From Stable Beams to Exotic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cappadocia, Turkey. pp.293-297, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3039852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target for $S^3$ at SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Conference of the International Nuclear Target Development Society - INTDS2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time projection chamber to study two-proton radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delalee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Electromagnetic Isotope Separators and Techniques related to their Applications (EMIS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Deauville, France. pp.4606-4611, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.05.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00296721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long fission times of super-heavy compound nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Compound-nuclear reactions and related topics - CNR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Yosemite National Park, United States. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2920734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton radioactivity : tracking $^{2}$He emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURORIB'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00329802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;island of inversion&amp;quot; from a nuclear moments perspective and the g factor of $^{35}$Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.149-154, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2007-00291-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00200484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL at GANIL: Latest Results and Plans for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conférence on Nucleus Nucleus Collisions 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.126c-133c, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on SHE research at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.55-59, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00157203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pathway to bypass the $^{15}$O waiting point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pellegriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dalouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-bound low energy tail of resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pellegriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dalouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Proton Emitting Nuclei and Related Topics - PROCON07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.205-210, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2827257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00162036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of individual particles in the two-proton radioactivity with a time projection chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proton Emitting Nuclei and Related Topics: International Conference-PROCON 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2827291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards a target laboratory at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spitaels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Conference of the INTDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gaithersburg, United States. pp.112-114, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.12.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived Super-Heavy Elements Evidenced Through Fission Time Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Venice, Italy. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2338384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for super-heavy elements at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Casandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOL beams of neutron-rich oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.C. Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Catherall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cederkäll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.729-731, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy at N=28 New evidences of deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lecouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.559-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of the odd transfermium $^{251}$Md and $^{255}$Lr nuclei using $\gamma$, electron and $\alpha$ spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Theissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Z=120 compound nucleus formation from lifetime measurement in the $^{238}$U+Ni reaction at 6.62 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the $0^+_2$ state in $^{44}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.111-113, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Structure around the N=16 subshell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on The Labyrinth in Nuclear Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aghia Pelaghia, Crète, Greece. pp.31-38, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1691682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neutron-rich argon isotopes in $\beta$-decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Nucleus-Nucleus Collisions (NN 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.E65-E68, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest results obtained at GANIL with new target-source systems dedicated to radioactive ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Farabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ion Sources 10 ICIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dubna, Russia. pp.1617-1620, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1691486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an isomer in $^{76}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfutzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-decay studies at the N=28 shell closure: indications for a weakening of the spin-orbit force far from stability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Radioactive Nuclear Beams (RNB6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Argonne, United States. pp.145c-149c, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.09.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neutron rich Carbon and Oxygen nuclei up to drip line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Radioactive Nuclear Beams RNB6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Argonne, United States. pp.135c-139c, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and production yield measurements of radioactive O, N, and F for the SPIRAL facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bajeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIS-14 International Conference on Electromagnetic Isotope Separation and Technique related to their Applications 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Victoria, Canada. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dissipation in capture reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Materna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium New projects and lines of research in nuclear physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Messina, Italy. pp.250-257, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812705204_0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-decay studies at the N=28 shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mrasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei (ISPUN 02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.424c-428c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$ decay of $^{72}$Co and excited levels in $^{72}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfutzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.233-240, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1556647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-heavy nuclei production at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Péter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXON - 2001 International Symposium on Exotic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lake Baikal, Russia. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing shell structure in neutron-rich nuclei with in-beam $\gamma$-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on exotic nuclei and atomic masses 3 ENAM2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hameenlinna, Finland. pp.93-97, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2001-10233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion source developments for RNB production at SPIRAL/GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Radioactive Nuclear Beams (RNB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.476c-479c, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01630-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on super-heavy nuclei at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Physics at Border Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lipari, Italy. pp.257-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Super Heavy Elements at GANIL: Present Status and Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced Science Research - Advances in Heavy Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Tokai, Ibaraki, Japan. pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of neutron and gamma multiplicities in reactions with heavy ions leading to the production of superheavy nuclei close to the island of stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Kozulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Itkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Ts. Oganessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bogatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Physics at Border Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lipari, Italy. pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results at the SIRa test bench: diffusion properties of carbon graphite and $B_4C$ targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landre-Pellemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bajeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams 5 RNB-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.491c-494c, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01633-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNB production at SPIRAL/GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landre-Pellemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CAARI 2000: Sixteenth international conference on the application of accelerators in research and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Denton, United States. pp.254-256, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1395297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of superheavy elements at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2000- Tours Symposium on Nuclear Physics 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tours, France. pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the neutron-rich Ar, Cl, S and P nuclei near the N=28 closed shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Nyako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclear Structures ENS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Debrecen, Hungary. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta decay of the exotic Tz = -1, -2, $^{56}$Zn nucleus and half-life of various proton-rich Tz = -1 nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, Italy. 66, pp.02077, 2014, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00941573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground‐state g factor of 44Cl: a probe for the reduced gaps at Z=16 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape coexistence in $^{44}$S: new information from g-$e^-$ spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURORIB'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric island in the vicinity of $^{66}$Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.V. Harissopulos, P. Demetriou, E. Julin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. 831 (831), pp.427-429, 2006, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic distribution of fission fragments in collisions between 238U beam and 9Be and 12C targets at 24 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00786895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{124}$Sn+$^{136}$Xe fusion-evaporation: analysis of a rare-event experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Avez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Alcantara-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640471v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'influence de la structure des partenaires dans la fusion de systèmes presque symétriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00797018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude experimentale de l'influence de la structure des partenaires dans la fusion de systemes presque symetriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université de Caen, 1998. English. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00018153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId657"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Stodel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelle-stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4658-2213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227006291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEWGAIN White Book - Science Requirements - Work Package Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] GANIL - document link: https://www.ganil-spiral2.eu/scientists/ganil-spiral-2-facilities/accelerators/newgain/. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Objectives of the SPIRAL2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2006, pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular distribution ratios: a method for determining $\gamma$-ray multipolarities in projectile fragmentation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the momentum transferred by a projectile like fragment and its intrinsic angular momentum: a method for spin determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure in $^{43,45}$Cl: simultaneous break down of the Z=16 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a ns isomeric state in $^{45}$Ar: how the break up of the N=28 shell takes place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL II : Preliminary design study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Dessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gatesoupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00263535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the deep sub-barrier C12+C12 fusion excitation function with the STELLA apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Adsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.065804. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.111.065804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror symmetry at mass A = 54: E4 effective charges near doubly magic $^{56}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alvarez-Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 830, pp.137144. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Spike&amp;quot; model applied to thin targets irradiated with swift heavy ion beams at few MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Fransen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings of the 29th International Conference of the International Nuclear Target Development Society (INTDS2018), 229, pp.05001. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022905001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of a possible $\alpha $-cluster state in $N=Z$ doubly-magic $^{56}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akimune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kalantar-Nayestanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00294-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-lying single-particle structure of $^{17} $C and the N = 14 sub-shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereira-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fernández-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Orr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 811, pp.135939. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of Targets' Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings of the 29th International Conference of the International Nuclear Target Development Society (INTDS2018), 229, pp.02001. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022902001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPASS—A COMPAct decay spectroscopy set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Hessberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 907, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STELLA Apparatus for Particle-Gamma Coincidence Fusion Measurements with Nanosecond Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 903, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast-timing lifetime measurements in $^{94}$Ru and $^{96}$Pd : Breakdown of the seniority scheme in N=50 isotones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korgul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Górska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (1), pp.014313. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’ultime atome - La dernière ligne du tableau de Mendeleïev est complétée. La physique des éléments superlourds aborde de nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.14-19. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201754014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01578909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$ decay of the exotic $T_z$ = -2 nuclei $^{48}$Fe, $^{52}$Ni and $^{56}$Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.044336. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the 2$^+$ isomer in $^{52}$Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.044315. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01323677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An above-barrier narrow resonance in $^{15}$F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Grancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 758, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01280743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second 0+ state of unbound $^{12}$O: Scaling of mirror asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024316. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01278370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision quadrupole moment reveals significant intruder component in $^{33}_{13}$Al$_{20}$ ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bissell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.034312. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.94.034312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01357517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoscalar response of $^{68}$Ni to $\alpha$-particle and deuteron probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.024316. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of single-particle strength in neutron-rich $^{71}$Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morfouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sieja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.306-310. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01229910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of isoscalar multipole strengths in exotic doubly-magic $^{56}$Ni in inelastic α scattering in inverse kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kalantar-Nayestanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.371-375. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity targets stations for S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Libin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 305 (3), pp.761-767. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-015-3936-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of $\beta$-delayed $\gamma$-proton decay in the $T_z$ = -2, $^{56}$Zn nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.939876. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.222501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00939876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Nuclear forces beyond the drip-line using the mirror nuclei $^{16}$N and $^{16}$F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.014307. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.014307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01005736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.042502. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.042502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus 68Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.032504. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.032504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01025535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta decay of the exotic Tz = - 2, $^{56}$Zn nucleus and half-life of various proton-rich Tz = -1 nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.355-362. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.45.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First g(2+) measurement on neutron-rich 72Zn, and the high-velocity transient field technique for radioactive heavy-ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.034334. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.85.034334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of N = 20 shell in $^{33}$Al investigated through the ground-state electric quadrupole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 714, pp.246--250. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00770515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct lifetime measurement of the 2+1 state in 72,74Zn: new evidence for shape transition between N = 40 and N = 42 close to Z = 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.054321. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00594994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and β-delayed multi-proton emission from atomic nuclei with a time projection chamber: the cases of $^{43}$Cr, $^{45} $Fe, and $^{51}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2012-12179-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-decay measurements for N&amp;gt;40 Mn nuclei and inference of collectivity for neutron-rich Fe isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054312. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.83.054312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deep inelastic reactions in 238U + 238U at Coulomb barrier energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.251-259. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10911-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factor of the $^{44}$Cl ground state: Probing the reduced Z = 16 and N = 28 gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.034308. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.81.034308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00467283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolate-Spherical Shape Coexistence at N=28 in $^{44}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00506598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of neutron-rich fragments with neutron number N &amp;gt; Nprojectile in the reaction $^{48}$Ca (60 MeV/nucleon) + Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lukyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adamyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.105111. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/37/10/105111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factors of 17N and 18N remeasured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.037306. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.80.037306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dedicated β-NMR/β-NQR setup for LISE-GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomira Lozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 612, pp.112-121. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.09.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell erosion and shape coexistence in 43 16S27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.092501. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.092501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the electric quadrupole moment of $^{31}$Al and determination of the effective proton charge in the sd-shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 678, pp.344-349. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2009.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00397999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission time measurements: a new probe into super-heavy element stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.072701. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.072701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factor of the exotic N=21 isotope 34A l: probing the N=20 and N=28 shell gaps at the border of the “island of inversion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 658, pp.203-208. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00192490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam gamma-ray spectroscopy of the neutron-rich nitrogen isotopes $^{19-22}$N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.044303. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.77.044303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00276198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct experimental evidence for very long fission times of super-heavy elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2007-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00129131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of two protons in the decay of $^{45}$Fe with a Time-Projection Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.102501. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isomeric quadrupole moment measured in fragmentation reactions: The case of 61 Fem 9/2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Chamoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.051302. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.051302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: $\beta$ decay of $^{31}$Mg: Extending the “island of inversion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.059902. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.76.059902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00194097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin polarization of $^{34}$Al fragments produced by nucleon pickup at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.044313. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.73.044313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Core Polarization in 70Ni and 74Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.232501. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.232501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00080627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy and single-particle structure of the odd-Z heavy elements $^{255}$Lr, $^{251}$Md and $^{247}$Es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Theisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Greenlees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.397-411. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00105118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g factors of $^{31,32,33}$Al: Indication for intruder configurations in the $^{33}$Al ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 643, pp.257-262. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$ decay of 31Mg: Extending the &amp;quot;island of inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.044314. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.044314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong influence of the entrance channel on the formation of compound nuclei $^{216,222}$Th and their evaporation residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mandaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Muminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.064614. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.064614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutron excitations across the N=20 shell gap in $^{25-29}$Ne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Lopez-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.054316. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.72.054316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the neutron-rich $^{37,39}$P and $^{43,45}$Cl nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.173-178. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of bound excited states in $^{15}$B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-decay of $^{71}$Co and $^{73}$Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.455-459. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2004-10047-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-decay half-lives at the N = 28 shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 594, pp.252-259. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements discrimination in the study of super-heavy elements using an ionization chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.364-371. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for particle-hole excitations across the N=28 shell gap in $^{45,46}$Ar nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nowacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 727, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2003.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy levels in $^{72}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfutzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.044304-1-044304-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.68.044304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape evolution in heavy sulfur isotopes and erosion of the N=28 shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.054302-1-7. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.66.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for super heavy elements at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Proton and Neutron Excitations Along Silicon Isotopes Between $N=20$ and $N=28^{*}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Délignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Zakopane (Pologne), Poland. pp.2-A16, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the first S$^3$ Targets’ Station for non-radioactive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gangnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Houarner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st World Conference of the International Nuclear Target Development Society (INTDS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Knoxville, United States. pp.01008, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Results on Direct Measurement of the \(^{12}\)C+\(^{12}\)C Fusion Cross section at Deep Sub-barrier Energies with STELLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII Mazurian Lakes Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Piaski, Poland. pp.A33, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/aphyspolbsupp.17.3-a33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 50 ans de physique des deux infinis en Normandie » Le GANIL par Yvon Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navin Alahari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans IN2P3 en Normandie - Conférence Grand Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Engineering Design and Simulation for SPIRAL2 Accelerator @GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthe-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gangnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mechanical Engineering Design of Synchrotron Radiation Equipment and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.THOAMA03, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-MEDSI2018-THOAMA03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S$^3$ targets monitoring with an electron gun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kallunkathariyil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cape Town, South Africa. pp.030019-1, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5035536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANITA (Advanced Network for Isotope and TArget laboratories) – The urgent need for a European target preparation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goedele Sibbens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eberhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Lommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th World Conference of the International Nuclear Target Development Society (INTDS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stellenbosch, South Africa. pp.020001, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5035514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01807095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion cross section measurements of astrophysical interest for light heavy ions systems within the STELLA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hobart, Australia. pp.00018, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201716300018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01819969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fusion-fission in inverse kinematics with a fragment separator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Symposium on Exotic Nuclei - EXON 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kazan, Russia. pp.366-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01464139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-barrier fusion cross section measurements with STELLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nuclear Physics in Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Catania, Italy. pp.01029, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201716501029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Decay Studies of Proton Rich Nuclei, an Important Ingredient for rp-Process Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos (NIC2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Niigata, Japan. pp.010510, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.14.010510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01761988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we produce new isotopes of Sg -&amp;gt; Cn with an uranium target ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Physics with the Super Separator Spectrometer S3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01498415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Cross Sections of Astrophysics Interest Within the STELLA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Nuclei in the Cosmos (NIC2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Niigata, Japan. pp.021001, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.14.021001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01762131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of β-delayed protons and β-delayed γ rays in $^{56}$Zn and the exotic β-delayed γ-proton decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus - Nucleus Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Catania, Italy. pp.06019, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611706019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01316683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Super Separator Spectrometer image and the associated detection systems: SIRIUS & LEB-REGLIS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Déchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savajols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Conference on Electromagnetic Isotope Separators and Related Topics (EMIS2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grand Rapids, United States. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01291577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Isoscalar Monopole Response in the Neutron-Rich Nucleus $^{68}$Ni using the active target MAYA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020016, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.6.020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta $-delayed $\gamma $-proton Decay in $^{56}$Zn: Analysis of the Charged-particle Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zakopane Conference on Nuclear Physics “Extremes of the Nuclear Landscape”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Zakopane, Poland. pp.709-712, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.46.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01103966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-particle strength in neutron-rich $^{71}$Cu from the (d, $^{3}$He) proton pick-up reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morfouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Ischia, Italy. pp.012012, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/580/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of very heavy nuclei at GANIL-­‐SPIRAL2 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Super Heavy Nuclei 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01146814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between $β$-delayed proton and $β$-delayed $γ$ decay of the exotic $T_z$ = -2 nucleus $^{56}$Zn and fragmentation of the IAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Radioactive Isotope Science (ARIS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020048, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.6.020048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of 257Db at LISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vostinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on the Chemistry and Physics of the Transactinide Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Fukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01163348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target system developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S3 Collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decorrelated behaviour of spin-orbit partners in neutron-rich copper isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morfouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape coexistence at N=20 and N=28 : study of 0+2 states in $^{34}$Si and $^{44}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Gamma Ray Spectroscopy 2012 (FIG-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New Delhi, India. pp.167-172, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4893271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01148934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neutron rich nucleus $^{25}$F via single-step fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Vajta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.553-557, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.44.553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton radioactivity, a new probe for structure at the proton drip-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Barotiwala, India. pp.15-19, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00817015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton radioactivity: 10 years of experimental progresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012057, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00817051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic fission fragment distributions as a deep probe to fusion-fission dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Nucleus-Nucleus Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Antonio, United States. pp.012119, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00703163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha cluster structure in $^{56}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akimune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012010, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00817042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete isotopic distributions of fragments produced in transfer- and fusion-induced reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Caen, France. pp.06006, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20136206006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00826843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with bombarding energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Varenna, Italy. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Measurement of 2+1 State in $^{74}$Zn by Recoil-Distance Doppler-Shift Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Franchoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814417952_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with excitation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caamano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Caen, France. pp.00025, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20123100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamow-Teller Transitions in Proton Rich Nuclei Deduced from the Combined Study of β-Decay and Charge-Exchange Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.156-160, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814417952_0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta decay of exotic TZ = −1 and TZ = −2 nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gelletly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear structure and dynamics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Opatija, Croatia. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4764207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Proton Radioactivity as a Tool for Nuclear Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Nuclear Structure Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Wako, Japan. pp.130-135, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814417952_0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical($\alpha$, $\gamma$) reaction in inverse kinematics; Electron screening effect in the beta-decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagoyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mertzimekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harissopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics in Astrophysics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Eilat, Israel. pp.012015, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/337/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moukaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Harakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00750395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime measurement of $2^+_1$ state in $^{74}$Zn with differential Plunger technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.537-540, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.42.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00578615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-delayed emission of protons at the proton drip-line : the cases of 43Cr and 51Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on proton-emitting nuclei - Procon 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.193-196, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3664177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moukaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00578739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of an exotic decay mode at the proton drip‐line: the two‐proton radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3628357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphaparticle capture reactions in inverse kinematics relevant to p process nucleosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagoyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mertzimekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harissopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.321-325, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3628447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00651449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive targets at S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FLNR Dubna - GANIL/SPIRAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Measurements of Low‐lying States in Neutron‐rich Zn Isotopes by the Plunger Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niikura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect study of $^{60}$Fe(n,γ)$^{61}$Fe via the transfer reaction $^{60}$Fe(d,pγ)$^{61}$Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sereville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Symposium on Nuclei in the Cosmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Heidelberg, Germany. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00671580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Séréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burgunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Summer School on Experimental Nuclear Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa Tecla, Italy. pp.201-204, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3362577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00467296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha‐particle capture reactions in inverse kinematics relevant to p‐process nucleosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ujic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagoyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. J. Mertzimekis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harissopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long-lived di-nuclear system in U+U reactions near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rejmund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Varenna, Italy. pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00407953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for S3 at SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Target and Stripper Foil Technologies for High Intensity Beams - Proceedings of the 24th World Conference of the International Nuclear Target Development Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Caen, France. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New detector system for super heavy elements detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Banka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Péter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on nuclear physics "Marie and Pierre Curie" - Superheavy and Exotic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kazimierz Dolny, Poland. pp.672-677, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301310015084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00489785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of transfermium nuclei using the GABRIELA set up at the focal plane of the VASSILISSA recoil separator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hauschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Désesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia-Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.269-278, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3431424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00485562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHE production with symmetric fusion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIth Colloque GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00416559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00403164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing High-Velocity Transient-Field Strength Using Heavy-ions Traversing Fe and Gd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia. pp.120-121, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3232049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas scintillation chamber for superheavy elements detection at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Péter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zakopane, Poland. pp.741-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00371740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric quadrupole moment of the neutron-rich 33Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nagatomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Exotic Nuclei and Atomic Masses ENAM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ryn, Poland. pp.383-385, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2009-10885-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of the 2+ state in the neutron-rich radioactive 72Zn using the High-Velocity Transient-Field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Stuchbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00384519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies with exotic nuclei: two proton radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Carpathian Summer School of Physics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Sinaia, Romania. pp.156-164, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2870277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long fission times of super-heavy elements with Z=114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.370-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00356387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Ar diffusion coefficient in graphite at high temperature by the ISOL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huet-Equilbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Electromagnetic Isotope Separators and Techniques related to their Applications (EMIS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Deauville, France. pp.4284-4288, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00164752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target for $S^3$ at SPIRAL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Conference of the International Nuclear Target Development Society - INTDS2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment of $^{43m}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics and Astrophysics: From Stable Beams to Exotic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cappadocia, Turkey. pp.293-297, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3039852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time projection chamber to study two-proton radioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delalee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Electromagnetic Isotope Separators and Techniques related to their Applications (EMIS2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Deauville, France. pp.4606-4611, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.05.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00296721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-proton radioactivity : tracking $^{2}$He emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURORIB'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00329802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long fission times of super-heavy compound nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Compound-nuclear reactions and related topics - CNR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Yosemite National Park, United States. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2920734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00289020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;island of inversion&amp;quot; from a nuclear moments perspective and the g factor of $^{35}$Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Balabanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.149-154, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2007-00291-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00200484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRAL at GANIL: Latest Results and Plans for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conférence on Nucleus Nucleus Collisions 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.126c-133c, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00118677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on SHE research at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.55-59, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00157203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pathway to bypass the $^{15}$O waiting point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pellegriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dalouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.155-163, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2713512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-bound low energy tail of resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pellegriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dalouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Proton Emitting Nuclei and Related Topics - PROCON07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.205-210, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2827257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00162036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of individual particles in the two-proton radioactivity with a time projection chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proton Emitting Nuclei and Related Topics: International Conference-PROCON 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lisbonne, Portugal. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2827291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{19}$Na at SPIRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Himpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lewitowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00086336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards a target laboratory at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spitaels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Conference of the INTDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gaithersburg, United States. pp.112-114, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.12.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived Super-Heavy Elements Evidenced Through Fission Time Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Venice, Italy. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2338384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for super-heavy elements at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Casandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy at N=28 New evidences of deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lecouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.559-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOL beams of neutron-rich oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.C. Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Catherall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cederkäll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.729-731, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Z=120 compound nucleus formation from lifetime measurement in the $^{238}$U+Ni reaction at 6.62 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of the odd transfermium $^{251}$Md and $^{255}$Lr nuclei using $\gamma$, electron and $\alpha$ spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Theissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the $0^+_2$ state in $^{44}$S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.111-113, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-179-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neutron-rich argon isotopes in $\beta$-decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Nucleus-Nucleus Collisions (NN 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.E65-E68, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Structure around the N=16 subshell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on The Labyrinth in Nuclear Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aghia Pelaghia, Crète, Greece. pp.31-38, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1691682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest results obtained at GANIL with new target-source systems dedicated to radioactive ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Farabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ion Sources 10 ICIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dubna, Russia. pp.1617-1620, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1691486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an isomer in $^{76}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfutzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Structure with Large Gamma-Arrays - NS2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Legnaro, Italy. pp.109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-decay studies at the N=28 shell closure: indications for a weakening of the spin-orbit force far from stability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Radioactive Nuclear Beams (RNB6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Argonne, United States. pp.145c-149c, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.09.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neutron rich Carbon and Oxygen nuclei up to drip line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombrádi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Radioactive Nuclear Beams RNB6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Argonne, United States. pp.135c-139c, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dissipation in capture reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Materna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hanappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium New projects and lines of research in nuclear physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Messina, Italy. pp.250-257, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812705204_0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and production yield measurements of radioactive O, N, and F for the SPIRAL facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bajeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIS-14 International Conference on Electromagnetic Isotope Separation and Technique related to their Applications 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Victoria, Canada. pp.240-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-decay studies at the N=28 shell closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mrasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics of Unstable Nuclei (ISPUN 02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Halong Bay, Vietnam. pp.424c-428c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$ decay of $^{72}$Co and excited levels in $^{72}$Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfutzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Frontiers of Nuclear Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berkeley, United States. pp.233-240, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1556647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-heavy nuclei production at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Péter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXON - 2001 International Symposium on Exotic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lake Baikal, Russia. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion source developments for RNB production at SPIRAL/GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Radioactive Nuclear Beams (RNB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.476c-479c, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01630-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing shell structure in neutron-rich nuclei with in-beam $\gamma$-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on exotic nuclei and atomic masses 3 ENAM2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hameenlinna, Finland. pp.93-97, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2001-10233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on super-heavy nuclei at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Physics at Border Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lipari, Italy. pp.257-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Super Heavy Elements at GANIL: Present Status and Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced Science Research - Advances in Heavy Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Tokai, Ibaraki, Japan. pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of neutron and gamma multiplicities in reactions with heavy ions leading to the production of superheavy nuclei close to the island of stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Kozulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Itkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Ts. Oganessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bogatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Physics at Border Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lipari, Italy. pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results at the SIRa test bench: diffusion properties of carbon graphite and $B_4C$ targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landre-Pellemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bajeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams 5 RNB-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.491c-494c, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01633-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of superheavy elements at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Alamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOURS 2000- Tours Symposium on Nuclear Physics 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tours, France. pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNB production at SPIRAL/GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.C. Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landre-Pellemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CAARI 2000: Sixteenth international conference on the application of accelerators in research and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Denton, United States. pp.254-256, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1395297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the neutron-rich Ar, Cl, S and P nuclei near the N=28 closed shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dombradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Nyako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Exotic Nuclear Structures ENS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Debrecen, Hungary. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta decay of the exotic Tz = -1, -2, $^{56}$Zn nucleus and half-life of various proton-rich Tz = -1 nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. A. Orrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Algora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, Italy. 66, pp.02077, 2014, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00941573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground‐state g factor of 44Cl: a probe for the reduced gaps at Z=16 and N=28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Rydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape coexistence in $^{44}$S: new information from g-$e^-$ spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Negoita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURORIB'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric island in the vicinity of $^{66}$Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Daugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sawicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfützner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.V. Harissopulos, P. Demetriou, E. Julin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. 831 (831), pp.427-429, 2006, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2200971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic distribution of fission fragments in collisions between 238U beam and 9Be and 12C targets at 24 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B. Tarasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00786895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $^{124}$Sn+$^{136}$Xe fusion-evaporation: analysis of a rare-event experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Avez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Alcantara-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640471v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'influence de la structure des partenaires dans la fusion de systèmes presque symétriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00797018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude experimentale de l'influence de la structure des partenaires dans la fusion de systemes presque symetriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université de Caen, 1998. English. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00018153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId655"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="114ABE61"/>
+    <w:nsid w:val="F2876863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-stodel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4658-2213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandenburg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dessagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gatesoupe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gelletly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Jenkins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adsley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.065804" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akimune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harakeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalantar-Nayestanaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00294-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stodel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022905001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022902001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Mistry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Hessberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fruet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Jenkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01578909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boilley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201754014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.A. Orrigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heylen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.034312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024316" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Libin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-3936-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. A. Orrigo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.222501" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032504" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.355" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.034334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ueno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audirac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12179-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCXBDJ8R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467283v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034308" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamyan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/10/105111" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51FCC6E64C493A987265A3D7C9D416FEFA762A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kameda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.037306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomira Lozeva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.09.125" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.092501" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.06.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.072701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;lier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044303" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129131v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00134-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135543v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.102501" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turz&#243;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044313" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00105118v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bastin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10134-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025601v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fazio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giardina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandaglio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Muminov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.064614" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054316" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023504v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10019-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023405v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10078-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFMKBH4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.06.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lojek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.047" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.08.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNH076Q8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombradi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054302" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019697v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lutton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gangnant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houarner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532701008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonhomme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Gregor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/aphyspolbsupp.17.3-a33" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855531v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kallunkathariyil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Stodel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035536" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965430v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthe-Dejean" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangnant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-MEDSI2018-THOAMA03" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01807095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Schumann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Sibbens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stolarz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eberhardt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lommel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035514" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703697v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716501029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fruet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jenkins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Montanari" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464139v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Tarasov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Morrissey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Amthor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01761988v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kucuk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orrigo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010510" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01498415v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01762131v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.021001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316683v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611706019" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291577v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;chery" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.036" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFTSBJ97-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196659v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01103966v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.709" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146814v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020048" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163348v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vostinar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023753v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804461v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Vajta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817051v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012057" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Derkx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012119" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817015v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801669" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Tarasov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855189v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748800v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764207" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019262v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0032" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637505v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675011v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ujic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagoyannis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mertzimekis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harissopulos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019190v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0026" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605532v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664177" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529154v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628357" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651449v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628447" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529177v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. J. Mertzimekis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534180v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hue" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.10.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL6K7ZW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489785v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banka" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonciarz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015084" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485562v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brian&#231;on" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Santamaria" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431424" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00416559v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403164v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414135v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232049" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384519v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429231v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagatomo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2009-10885-3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260213v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demonchy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2870277" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292302v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164752v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El&#233;on" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Equilbec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Cond&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.061" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61FR4SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358562v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3039852" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326198v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00296721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.109" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDB4HP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289020v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Charvet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920734" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329802v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200484v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00291-7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118755v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.023" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157203v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amar" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713500" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329747v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827291" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025672v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spitaels" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.233" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116969v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338384" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025438v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024870v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arndt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Bergmann" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catherall" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederk&#228;ll" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-199-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJL169DQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025448v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lecouey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025447v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theissen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024003v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Charvet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024719v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-179-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NLFSV3Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023609v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691682" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021977v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iulian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.03.021" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2BSJM94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021907v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farabolini" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaubert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691486" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112935v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.105" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFWB4GTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023446v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.022" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S2MSTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012358v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibouin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022106v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchat" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812705204_0020" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013825v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrasek" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013961v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556647" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011985v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013676v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2001-10233-9" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDXMNST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019839v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huguet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01630-X" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC5DT8VN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013609v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024061v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019784v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kozulin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Itkis" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ts. Oganessian" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bogatchev" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Chizhov" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016883v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landre-Pellemoine" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennett" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01633-5" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB2N59WL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007983v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1395297" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009785v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008351v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nyako" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00941573v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602077" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529193v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346144v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00786895v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640471v3" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Avez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouart" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simenel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797018v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018153v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-stodel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4658-2213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandenburg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dessagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gatesoupe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gelletly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Jenkins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adsley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.065804" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stodel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022905001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akimune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harakeh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalantar-Nayestanaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00294-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022902001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Mistry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Hessberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fruet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Jenkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01578909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boilley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201754014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.A. Orrigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Grancey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.04.051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heylen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neyens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.034312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024316" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Libin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-3936-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. A. Orrigo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.222501" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.014307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.032504" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.355" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.034334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ueno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00594994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niikura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054321" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audirac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12179-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCXBDJ8R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawicka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054312" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034308" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamyan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/10/105111" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51FCC6E64C493A987265A3D7C9D416FEFA762A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kameda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.037306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomira Lozeva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vermeulen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.09.125" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.092501" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.06.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.072701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;lier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00276198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.044303" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129131v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00134-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135543v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canchel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.102501" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Chamoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.051302" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turz&#243;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.044313" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00105118v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bastin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10134-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025601v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fazio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giardina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandaglio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Muminov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.064614" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.054316" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023504v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10019-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023405v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10078-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFMKBH4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10047-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4D3W6HQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.06.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lojek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.047" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.08.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNH076Q8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.68.044304" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombradi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054302" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019697v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lutton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gangnant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houarner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532701008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonhomme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Gregor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/aphyspolbsupp.17.3-a33" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855531v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965430v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthe-Dejean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangnant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-MEDSI2018-THOAMA03" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823156v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kallunkathariyil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Stodel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035536" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01807095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Schumann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Sibbens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stolarz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eberhardt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lommel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035514" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819969v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fruet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jenkins" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Montanari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300018" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464139v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Tarasov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Morrissey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Amthor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716501029" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01761988v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kucuk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orrigo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.010510" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01498415v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01762131v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.021001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316683v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611706019" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291577v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;chery" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.036" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFTSBJ97-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196659v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01103966v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.709" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/580/1/012012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146814v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104065v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020048" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01163348v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vostinar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023753v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804461v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Vajta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817015v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801669" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817051v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012057" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703163v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Derkx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012119" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Tarasov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855189v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019112v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637505v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019262v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0032" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748800v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764207" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019190v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adimi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417952_0026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675011v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ujic" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagoyannis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mertzimekis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harissopulos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578615v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.537" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605532v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664177" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529154v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628357" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651449v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628447" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529168v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529177v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. J. Mertzimekis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hue" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.10.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL6K7ZW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489785v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banka" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonciarz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;ter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015084" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485562v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brian&#231;on" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Santamaria" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431424" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00416559v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403164v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414135v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232049" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429231v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagatomo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2009-10885-3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384519v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260213v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demonchy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2870277" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292302v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00164752v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El&#233;on" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Equilbec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Cond&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.061" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61FR4SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326198v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358562v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3039852" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00296721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.05.109" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDB4HP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289020v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Charvet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920734" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200484v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00291-7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118755v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.023" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157203v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amar" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713500" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025827v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pellegriti" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dalouzy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713512" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00162036v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827257" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329747v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2827291" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025672v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spitaels" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.233" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116969v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338384" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025438v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025448v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lecouey" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024870v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arndt" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Bergmann" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catherall" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederk&#228;ll" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-199-4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJL169DQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024003v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Charvet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025447v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theissen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024719v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-179-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NLFSV3Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021977v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iulian" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.03.021" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2BSJM94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023609v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691682" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021907v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farabolini" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaubert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1691486" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021760v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112935v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.105" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFWB4GTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023446v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.09.022" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S2MSTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022106v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchat" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812705204_0020" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012358v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibouin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013825v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrasek" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013961v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1556647" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011985v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019839v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huguet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01630-X" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013676v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2001-10233-9" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDXMNST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013609v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024061v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019784v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kozulin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Itkis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Ts. Oganessian" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bogatchev" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Chizhov" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016883v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landre-Pellemoine" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennett" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01633-5" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009785v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007983v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1395297" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008351v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nyako" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00941573v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602077" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529193v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346144v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087246v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200971" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00786895v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640471v3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Avez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouart" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simenel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00797018v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018153v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>