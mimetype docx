--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1095,265 +1095,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subterranean termites in the Centre-Val de Loire region: distribution patterns and invasion risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625274v1</w:t>
+                <w:t xml:space="preserve">hal-02136833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subterranean termites in the Centre-Val de Loire region: distribution patterns and invasion risks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136833v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistability induced by generalist natural enemies can reverse pest invasions</w:t>
               </w:r>
@@ -2133,247 +2133,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair canopy of cricket sensory system tuned to predator signals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual eavesdropping through vibrations in a host-parasitoid interaction : from plant biomechanics to behavioural ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52, pp.897-904</w:t>
+              <w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101505v1</w:t>
+                <w:t xml:space="preserve">hal-00101572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual eavesdropping through vibrations in a host-parasitoid interaction : from plant biomechanics to behavioural ecology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hair canopy of cricket sensory system tuned to predator signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caparroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Magal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Sounds and Communication, CRC Press USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, -, pp.263-271</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.897-904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101572v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of air-motion sensing in cricket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqt011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01371.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cosner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqm011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GJ0QSRF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sueur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caparroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suppo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Woods" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqt011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01371.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cosner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigui Ruan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqm011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GJ0QSRF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sueur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caparroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suppo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>