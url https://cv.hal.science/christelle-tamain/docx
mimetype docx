--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -126,1341 +126,1341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
+                <w:t xml:space="preserve">Unveiling the Stability and Kinetic Pathway from Plutonium Clusters to Colloidal PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flament</w:t>
+                <w:t xml:space="preserve">Maëva Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Henry</w:t>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530435v1</w:t>
+                <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation of morphology-controlled uranium(VI) peroxide in nitric acid media</w:t>
+                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Muller</w:t>
+                <w:t xml:space="preserve">Amandine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Estevenon</w:t>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.6847-6857. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT03467H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024010v1</w:t>
+                <w:t xml:space="preserve">hal-05530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
+                <w:t xml:space="preserve">Precipitation of morphology-controlled uranium(VI) peroxide in nitric acid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+                <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Menut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.6847-6857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03467H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05224468v1</w:t>
+                <w:t xml:space="preserve">hal-05024010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation–Cation Interactions in Neptunium(V,VI)-diglycolamide System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Th-acetate chemical equilibria: Is it really that simple?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Briscese</w:t>
+                <w:t xml:space="preserve">Tobias Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berthon</w:t>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (26), pp.13030-13043. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05169722v1</w:t>
+                <w:t xml:space="preserve">hal-05372335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Th-acetate chemical equilibria: Is it really that simple?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cation–Cation Interactions in Neptunium(V,VI)-diglycolamide System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janik Lohmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Reich</w:t>
+                <w:t xml:space="preserve">Luca Briscese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (26), pp.13030-13043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372335v1</w:t>
+                <w:t xml:space="preserve">cea-05169722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
+                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Margate</w:t>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bayle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dalodière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (49), pp.6260-6263. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC01186D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705508v1</w:t>
+                <w:t xml:space="preserve">cea-05224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are actinyl cations good probes for structure determination in solution by NMR?</w:t>
+                <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00536⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (49), pp.6260-6263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC01186D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04146130v1</w:t>
+                <w:t xml:space="preserve">hal-04705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Oxo-Hydroxo Ce Clusters to Crystalline CeO 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Estevenon</w:t>
+                <w:t xml:space="preserve">Are actinyl cations good probes for structure determination in solution by NMR?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Amidani</w:t>
+                <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Bauters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Bodensteiner</w:t>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03456⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.10916-10927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721698v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04146130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">From Molecular Oxo-Hydroxo Ce Clusters to Crystalline CeO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Amidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stephen Bauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
+                <w:t xml:space="preserve">Michael Bodensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1723-1734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03630418v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar and contact paramagnetic NMR chemical shifts in An$^{IV}$ complexes with dipicolinic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (27), pp.10329-10341. </w:t>
@@ -1511,90 +1511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Hexanuclear Plutonium(IV) Nanostructure in an Acetate Solution via Visible–Near Infrared Absorption Spectroscopy, Extended X-ray Absorption Fine Structure Spectroscopy, and Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (12), pp.4806-4817. </w:t>
@@ -1630,1860 +1630,1860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt02376h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136652v1</w:t>
+                <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Bonding Analysis in Monomeric Actinide(IV) Oxalate from Th(IV) to Pu(IV): Comparison with the An(IV) Nitrate Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (31), pp.12337-12348. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (34), pp.12928-12942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02376h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714990v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Bonding Analysis in Monomeric Actinide(IV) Oxalate from Th(IV) to Pu(IV): Comparison with the An(IV) Nitrate Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thevenet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (31), pp.12337-12348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695958v1</w:t>
+                <w:t xml:space="preserve">hal-04714990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of $^1H$ paramagnetic chemical shifts in actinide complexes, beyond Bleaney's theory: The An$^{VI}$O$_2^{2+}$ – Dipicolinic AcidcComplexes (An=Np, Pu) as an Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+                <w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Miljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia La Cognata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Héron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202005147⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215097v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des complexes moléculaires aux polymères de coordination d’actinides : de la brique à la charpente, un véritable travail d’architecte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Temperature dependence of $^1H$ paramagnetic chemical shifts in actinide complexes, beyond Bleaney's theory: The An$^{VI}$O$_2^{2+}$ – Dipicolinic AcidcComplexes (An=Np, Pu) as an Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (24), pp.7138-7153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04438001v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jung</w:t>
+                <w:t xml:space="preserve">Des complexes moléculaires aux polymères de coordination d’actinides : de la brique à la charpente, un véritable travail d’architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960035v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04438001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Berger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (25), pp.14293-14308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02527934v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695914v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02527934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Precipitation of Uranyl or Plutonyl Nitrate with N-(1-Adamantyl)acetamide in Nitric Acid Aqueous Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loubert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (16), pp.11459-11468. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000819v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Marie</w:t>
+                <w:t xml:space="preserve">Quantitative Precipitation of Uranyl or Plutonyl Nitrate with N-(1-Adamantyl)acetamide in Nitric Acid Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.11459-11468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558026v1</w:t>
+                <w:t xml:space="preserve">hal-03000819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Estevenon</w:t>
+                <w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013951v1</w:t>
+                <w:t xml:space="preserve">hal-02558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Hydroxo Group in the Coordination of Citric Acid to Trivalent Americium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bonato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558018v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Hydroxo Group in the Coordination of Citric Acid to Trivalent Americium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn George</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berthon</w:t>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berthon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00346⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748091v1</w:t>
+                <w:t xml:space="preserve">hal-02558018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner to outer-sphere coordination of plutonium( iv ) with N,N-dialkyl amide: influence of nitric acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (12), pp.3812-3815. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7DT00031F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528009v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting actinide(IV) hexanuclear cluster structure, formation mechanism and physico-chemical properties, the [An6(OH)4(O)4(H2O)8]12+ (An = U(IV), Np(IV), Pu(IV)) case</w:t>
               </w:r>
@@ -3558,1766 +3558,1900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02421892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inner to outer-sphere coordination of plutonium( iv ) with N,N-dialkyl amide: influence of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Hennig</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (28), pp.6864-6875. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (12), pp.3812-3815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201700493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7DT00031F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695901v1</w:t>
+                <w:t xml:space="preserve">cea-02528009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Ruthenium Speciation in Tri- n -butyl-phosphate Solvent Extraction Process by Fourier Transform Infrared, Extended X-ray Absorption Fine Structure, and Single Crystal X-ray Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lefebvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02973⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (28), pp.6864-6875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748160v1</w:t>
+                <w:t xml:space="preserve">cea-04695901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth methods dedicated to low solubility actinide oxalates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tamain</w:t>
+                <w:t xml:space="preserve">Addressing Ruthenium Speciation in Tri- n -butyl-phosphate Solvent Extraction Process by Fourier Transform Infrared, Extended X-ray Absorption Fine Structure, and Single Crystal X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracy Ducres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (39), pp.11292-11301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780814v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (22), pp.3536-3540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of residual carbon contained in UO$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Ziouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02389158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of Plutonium(IV) and Uranium(VI) with N,N-Dialkyl Amides from Crystallography, X-ray Absorption Spectra and Theoretical Calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal growth methods dedicated to low solubility actinide oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 236, pp.246 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02389660v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Modes of Americium in the Am2(C2O4)3(H2O)6·4H2O Oxalate: Synthesis, Crystal Structure, Spectroscopic Characterizations and Comparison in the M2(C2O4)3(H2O)6·nH2O (M = Ln, An) Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+                <w:t xml:space="preserve">Structures of Plutonium(IV) and Uranium(VI) with N,N-Dialkyl Amides from Crystallography, X-ray Absorption Spectra and Theoretical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rivenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Loubert</w:t>
+                <w:t xml:space="preserve">Yanis Hacene Cherkaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (1), pp.51-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01781⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.5558-5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998374v1</w:t>
+                <w:t xml:space="preserve">cea-02389660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide oxalates, solid state structures and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination Modes of Americium in the Am2(C2O4)3(H2O)6·4H2O Oxalate: Synthesis, Crystal Structure, Spectroscopic Characterizations and Comparison in the M2(C2O4)3(H2O)6·nH2O (M = Ln, An) Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Abraham</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2013.08.036⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780826v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth and First Crystallographic Characterization of Mixed Uranium(IV)–Plutonium(III) Oxalates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Actinide oxalates, solid state structures and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic302587t⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 266-267, pp.28 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2013.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780828v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Crystal Synthesis Methods Dedicated to Structural Investigations of Very Low Solubility Mixed-Actinide Oxalate Coordination Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth and First Crystallographic Characterization of Mixed Uranium(IV)–Plutonium(III) Oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg301039m⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (9), pp.4941 - 4949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302587t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780862v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lanthanide Oxalato-nitrates Crystallized From Acidic Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Single Crystal Synthesis Methods Dedicated to Structural Investigations of Very Low Solubility Mixed-Actinide Oxalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grandjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.5447 - 5455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg301039m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-1265-AA04-05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780869v1</w:t>
+                <w:t xml:space="preserve">hal-01780862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carbon Dioxide Tolerant Aqueous‐Electrolyte‐Free Anion‐Exchange Membrane Alkaline Fuel Cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New Lanthanide Oxalato-nitrates Crystallized From Acidic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John R. Varcoe</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.200700013⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1265-AA04-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748187v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Carbon Dioxide Tolerant Aqueous‐Electrolyte‐Free Anion‐Exchange Membrane Alkaline Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah A. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Poynton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. T. Slade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Varcoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1-2), pp.79-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.200700013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of Cathode Architectures Customized for H 2 /O 2 Metal-Cation-Free Alkaline Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poynton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryony Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Varcoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (49), pp.18423-18430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp076740c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5327,2934 +5461,2934 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization pathway of the [Pu&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;12+&amp;lt;/sup&amp;gt; cluster in acetate medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion hydrothermale de peroxydes d’U(VI) et de Pu(IV) en oxydes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R3C 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704997v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Bayle</w:t>
+                <w:t xml:space="preserve">Conversion hydrothermale de peroxydes d’U(VI) et de Pu(IV) en oxydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Menut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">R3C 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766140v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bayle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium peroxide compound from a New Water-Soluble peroxo complexe of plutonium(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 - 2023 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of U(VI) and Pu(IV) by peroxide precipitation and hydrothermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Avignon (virtual conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés moléculaires d’oxalate d’actinide(IV) : structure et caractérisation de la liaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Formation of a New Water Soluble Pu Peroxo Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dieste Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy (ATAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur; CEA Marcoule; CNRS; ICN Nice, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECRRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATAS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radchem 1018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02400198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actinides 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la précipitation quantitative de l’ion uranyle par des ligands organiques: cas de l’adamantane acétamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of thermochemistry in the development of actinides extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of An(III-IV)-complexes in presence of alpha-hydroxycarboxylate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMEC 2017 Acta of the International Symposia on Metal Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de coordination des oxalates M2(C2O4)3(H2O)6·nH2O (avec M=Ln, An) : comparaison des séries 4f et 5f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal Structure, Spectroscopic Characterizations of Americium Oxalate, Am2(C2O4)3(H2O)6·nH2O; Comparison with the Ln series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA Marcoule, Jun 2016, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Actinide Separations Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of plutonium(iv) with o-donor ligands from crystallography, extended x-ray absorption fine structure and theoretical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8269,543 +8403,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale des complexes de Pu(IV), U(VI) et Tc(VII) / N,N-dialkylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVeme Journee Nationale de Radiochimie et de chimie nucleaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02439438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pu Futures 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and Thermodynamics Data to better describe the Efficiency of Actinides Separation by N,N-dialkylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02506788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cherkaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference on f-element 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02500825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8815,401 +8949,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the speciation diagram of Pu(IV)-acetate system taking into account polynuclear species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paramétrique pour la synthèse de MOF (Metal-Organic Framework) à base d’actinides et de lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Institut des Sciences et Technologies pour une Econnomie Circulaire des Energies bas-Carbone (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bagnols-sur-Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM2019, Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bagnols s/ Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9277,51 +9411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82971D81"/>
+    <w:nsid w:val="02E4CA99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9508,51 +9642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-tamain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Briscese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Lohmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04146130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bodensteiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01258" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00031F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefebvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ducres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02973" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFWSJT8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ziouane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hacene Cherkaski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00592" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748187v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah A. Adams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Poynton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. T. Slade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Varcoe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200700013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poynton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Carroll" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Varcoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076740c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H3V4T2P8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433880v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441954v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506788v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-tamain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Lohmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Briscese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04146130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bodensteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00031F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ducres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02973" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ziouane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFWSJT8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hacene Cherkaski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah A. Adams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Poynton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. T. Slade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Varcoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200700013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poynton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Carroll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Varcoe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076740c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H3V4T2P8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433880v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>