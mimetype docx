--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -243,51 +243,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (14), pp.7741-7750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -558,421 +558,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Th-acetate chemical equilibria: Is it really that simple?</w:t>
+                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janik Lohmann</w:t>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Reich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03418⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372335v1</w:t>
+                <w:t xml:space="preserve">cea-05224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation–Cation Interactions in Neptunium(V,VI)-diglycolamide System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Luca Briscese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (26), pp.13030-13043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05169722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Th-acetate chemical equilibria: Is it really that simple?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Tobias Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Menut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05224468v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
               </w:r>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,51 +1109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are actinyl cations good probes for structure determination in solution by NMR?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,433 +1358,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar and contact paramagnetic NMR chemical shifts in An$^{IV}$ complexes with dipicolinic acid derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (27), pp.10329-10341. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766320v1</w:t>
+                <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Hexanuclear Plutonium(IV) Nanostructure in an Acetate Solution via Visible–Near Infrared Absorption Spectroscopy, Extended X-ray Absorption Fine Structure Spectroscopy, and Density Functional Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipolar and contact paramagnetic NMR chemical shifts in An$^{IV}$ complexes with dipicolinic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Chupin</w:t>
+                <w:t xml:space="preserve">Laetitia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (12), pp.4806-4817. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02876⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (27), pp.10329-10341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714987v1</w:t>
+                <w:t xml:space="preserve">hal-03766320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Hexanuclear Plutonium(IV) Nanostructure in an Acetate Solution via Visible–Near Infrared Absorption Spectroscopy, Extended X-ray Absorption Fine Structure Spectroscopy, and Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.4806-4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-03630418v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
               </w:r>
@@ -1917,77 +1917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Bonding Analysis in Monomeric Actinide(IV) Oxalate from Th(IV) to Pu(IV): Comparison with the An(IV) Nitrate Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2172,90 +2172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of $^1H$ paramagnetic chemical shifts in actinide complexes, beyond Bleaney's theory: The An$^{VI}$O$_2^{2+}$ – Dipicolinic AcidcComplexes (An=Np, Pu) as an Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des complexes moléculaires aux polymères de coordination d’actinides : de la brique à la charpente, un véritable travail d’architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,77 +2574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t>
@@ -3227,77 +3227,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
@@ -3374,64 +3374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t>
@@ -3463,256 +3463,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting actinide(IV) hexanuclear cluster structure, formation mechanism and physico-chemical properties, the [An6(OH)4(O)4(H2O)8]12+ (An = U(IV), Np(IV), Pu(IV)) case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inner to outer-sphere coordination of plutonium( iv ) with N,N-dialkyl amide: influence of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tamain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (12), pp.3812-3815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT00031F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02421892v1</w:t>
+                <w:t xml:space="preserve">cea-02528009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner to outer-sphere coordination of plutonium( iv ) with N,N-dialkyl amide: influence of nitric acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Reporting actinide(IV) hexanuclear cluster structure, formation mechanism and physico-chemical properties, the [An6(OH)4(O)4(H2O)8]12+ (An = U(IV), Np(IV), Pu(IV)) case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528009v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02421892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
               </w:r>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (28), pp.6864-6875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3828,90 +3828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Ruthenium Speciation in Tri- n -butyl-phosphate Solvent Extraction Process by Fourier Transform Infrared, Extended X-ray Absorption Fine Structure, and Single Crystal X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Ducres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (39), pp.11292-11301. </w:t>
@@ -3943,445 +3943,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Crystal growth methods dedicated to low solubility actinide oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 236, pp.246 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032757v1</w:t>
+                <w:t xml:space="preserve">hal-01780814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of residual carbon contained in UO$_2$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (22), pp.3536-3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02389158v1</w:t>
+                <w:t xml:space="preserve">hal-03032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth methods dedicated to low solubility actinide oxalates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation of residual carbon contained in UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grandjean</w:t>
+                <w:t xml:space="preserve">Yannis Ziouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abraham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 236, pp.246 - 256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 244, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780814v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02389158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of Plutonium(IV) and Uranium(VI) with N,N-Dialkyl Amides from Crystallography, X-ray Absorption Spectra and Theoretical Calculations</w:t>
               </w:r>
@@ -4393,77 +4393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Hacene Cherkaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (11), pp.5558-5569. </w:t>
@@ -4501,64 +4501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Modes of Americium in the Am2(C2O4)3(H2O)6·4H2O Oxalate: Synthesis, Crystal Structure, Spectroscopic Characterizations and Comparison in the M2(C2O4)3(H2O)6·nH2O (M = Ln, An) Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5635,64 +5635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -5868,77 +5868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
@@ -6006,64 +6006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6593,90 +6593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés moléculaires d’oxalate d’actinide(IV) : structure et caractérisation de la liaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6727,64 +6727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dieste Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6826,64 +6826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6951,90 +6951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7070,359 +7070,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthon</w:t>
+                <w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radchem 1018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
+              <w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339246v1</w:t>
+                <w:t xml:space="preserve">cea-02400198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Radchem 1018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400198v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actinides 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7611,51 +7611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7710,90 +7710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of thermochemistry in the development of actinides extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
@@ -7835,64 +7835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of An(III-IV)-complexes in presence of alpha-hydroxycarboxylate ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,103 +7943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de coordination des oxalates M2(C2O4)3(H2O)6·nH2O (avec M=Ln, An) : comparaison des séries 4f et 5f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bagnols Sur Ceze, France</w:t>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA Marcoule, Jun 2016, Montpellier (FR), France</w:t>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8331,90 +8331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of plutonium(iv) with o-donor ligands from crystallography, extended x-ray absorption fine structure and theoretical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8465,77 +8465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVeme Journee Nationale de Radiochimie et de chimie nucleaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
@@ -8590,64 +8590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,77 +8711,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
@@ -8810,77 +8810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cherkaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8976,90 +8976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the speciation diagram of Pu(IV)-acetate system taking into account polynuclear species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France. 2023</w:t>
@@ -9101,51 +9101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paramétrique pour la synthèse de MOF (Metal-Organic Framework) à base d’actinides et de lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,51 +9235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9411,51 +9411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E4CA99"/>
+    <w:nsid w:val="B3F1A70E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9642,51 +9642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-tamain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Lohmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Briscese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04146130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bodensteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00031F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ducres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02973" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ziouane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFWSJT8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hacene Cherkaski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah A. Adams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Poynton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. T. Slade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Varcoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200700013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poynton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Carroll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Varcoe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076740c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H3V4T2P8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433880v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-tamain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Briscese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Lohmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04146130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bodensteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00031F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ducres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02973" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFWSJT8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ziouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hacene Cherkaski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah A. Adams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Poynton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. T. Slade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Varcoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200700013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poynton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Carroll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Varcoe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076740c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H3V4T2P8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433880v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>