--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Stability and Kinetic Pathway from Plutonium Clusters to Colloidal PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t>
+                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Munoz</w:t>
+                <w:t xml:space="preserve">Amandine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bayle</w:t>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 65 (14), pp.7741-7750. </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575959v1</w:t>
+                <w:t xml:space="preserve">hal-05530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
+                <w:t xml:space="preserve">Unveiling the Stability and Kinetic Pathway from Plutonium Clusters to Colloidal PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flament</w:t>
+                <w:t xml:space="preserve">Maëva Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Henry</w:t>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (14), pp.7741-7750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530435v1</w:t>
+                <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of morphology-controlled uranium(VI) peroxide in nitric acid media</w:t>
               </w:r>
@@ -460,51 +460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -577,77 +577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -692,369 +692,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation–Cation Interactions in Neptunium(V,VI)-diglycolamide System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Th-acetate chemical equilibria: Is it really that simple?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janik Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Briscese</w:t>
+                <w:t xml:space="preserve">Tobias Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berthon</w:t>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (26), pp.13030-13043. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05169722v1</w:t>
+                <w:t xml:space="preserve">hal-05372335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Th-acetate chemical equilibria: Is it really that simple?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cation–Cation Interactions in Neptunium(V,VI)-diglycolamide System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janik Lohmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Reich</w:t>
+                <w:t xml:space="preserve">Luca Briscese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (26), pp.13030-13043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372335v1</w:t>
+                <w:t xml:space="preserve">cea-05169722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (49), pp.6260-6263. </w:t>
@@ -1090,1293 +1090,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are actinyl cations good probes for structure determination in solution by NMR?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Molecular Oxo-Hydroxo Ce Clusters to Crystalline CeO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+                <w:t xml:space="preserve">Lucia Amidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stephen Bauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+                <w:t xml:space="preserve">Michael Bodensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (23), pp.10916-10927. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.1723-1734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04146130v1</w:t>
+                <w:t xml:space="preserve">hal-04721698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Oxo-Hydroxo Ce Clusters to Crystalline CeO 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are actinyl cations good probes for structure determination in solution by NMR?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Amidani</w:t>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Bauters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clovis Poulin-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bodensteiner</w:t>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.1723-1734. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.10916-10927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721698v1</w:t>
+                <w:t xml:space="preserve">cea-04146130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural and Bonding Analysis in Monomeric Actinide(IV) Oxalate from Th(IV) to Pu(IV): Comparison with the An(IV) Nitrate Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
+                <w:t xml:space="preserve">Laetitia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (31), pp.12337-12348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03630418v1</w:t>
+                <w:t xml:space="preserve">hal-04714990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar and contact paramagnetic NMR chemical shifts in An$^{IV}$ complexes with dipicolinic acid derivatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Hexanuclear Plutonium(IV) Nanostructure in an Acetate Solution via Visible–Near Infrared Absorption Spectroscopy, Extended X-ray Absorption Fine Structure Spectroscopy, and Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (27), pp.10329-10341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00845⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.4806-4817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03766320v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Hexanuclear Plutonium(IV) Nanostructure in an Acetate Solution via Visible–Near Infrared Absorption Spectroscopy, Extended X-ray Absorption Fine Structure Spectroscopy, and Density Functional Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dipolar and contact paramagnetic NMR chemical shifts in An$^{IV}$ complexes with dipicolinic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (12), pp.4806-4817. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (27), pp.10329-10341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04714987v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hibert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt02376h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136652v1</w:t>
+                <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Bonding Analysis in Monomeric Actinide(IV) Oxalate from Th(IV) to Pu(IV): Comparison with the An(IV) Nitrate Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coprecipitation of actinide peroxide salts in the U-Th and U-Pu systems and their thermal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (31), pp.12337-12348. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (34), pp.12928-12942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02376h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714990v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of $^1H$ paramagnetic chemical shifts in actinide complexes, beyond Bleaney's theory: The An$^{VI}$O$_2^{2+}$ – Dipicolinic AcidcComplexes (An=Np, Pu) as an Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thevenet</w:t>
+                <w:t xml:space="preserve">Julie Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Miljkovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (24), pp.7138-7153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695958v1</w:t>
+                <w:t xml:space="preserve">hal-03215097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of $^1H$ paramagnetic chemical shifts in actinide complexes, beyond Bleaney's theory: The An$^{VI}$O$_2^{2+}$ – Dipicolinic AcidcComplexes (An=Np, Pu) as an Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+                <w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Héron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Guérin</w:t>
+                <w:t xml:space="preserve">Sonia La Cognata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (24), pp.7138-7153. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202005147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215097v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des complexes moléculaires aux polymères de coordination d’actinides : de la brique à la charpente, un véritable travail d’architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2408,948 +2408,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04438001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+                <w:t xml:space="preserve">Role of the Hydroxo Group in the Coordination of Citric Acid to Trivalent Americium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960035v1</w:t>
+                <w:t xml:space="preserve">hal-02558018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Berger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02527934v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695914v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02527934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Precipitation of Uranyl or Plutonyl Nitrate with N-(1-Adamantyl)acetamide in Nitric Acid Aqueous Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallographic Structure and Crystal Field Parameters in the [An IV (DPA) 3 ] 2 -series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ashraful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (16), pp.11459-11468. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (25), pp.14293-14308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02137G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000819v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Marie</w:t>
+                <w:t xml:space="preserve">Quantitative Precipitation of Uranyl or Plutonyl Nitrate with N-(1-Adamantyl)acetamide in Nitric Acid Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.11459-11468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558026v1</w:t>
+                <w:t xml:space="preserve">hal-03000819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Estevenon</w:t>
+                <w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013951v1</w:t>
+                <w:t xml:space="preserve">hal-02558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Hydroxo Group in the Coordination of Citric Acid to Trivalent Americium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bonato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT01183E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558018v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Coordination of Plutonium and Mixed Plutonyl–Uranyl Complexes of Imidodiphosphinates</w:t>
               </w:r>
@@ -3374,64 +3374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (10), pp.6904-6917. </w:t>
@@ -3463,312 +3463,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner to outer-sphere coordination of plutonium( iv ) with N,N-dialkyl amide: influence of nitric acid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reporting actinide(IV) hexanuclear cluster structure, formation mechanism and physico-chemical properties, the [An6(OH)4(O)4(H2O)8]12+ (An = U(IV), Np(IV), Pu(IV)) case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528009v1</w:t>
+                <w:t xml:space="preserve">cea-02421892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting actinide(IV) hexanuclear cluster structure, formation mechanism and physico-chemical properties, the [An6(OH)4(O)4(H2O)8]12+ (An = U(IV), Np(IV), Pu(IV)) case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tamain</w:t>
+                <w:t xml:space="preserve">Inner to outer-sphere coordination of plutonium( iv ) with N,N-dialkyl amide: influence of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dumas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (12), pp.3812-3815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT00031F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02421892v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,77 +3841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Ducres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (39), pp.11292-11301. </w:t>
@@ -3943,527 +3943,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth methods dedicated to low solubility actinide oxalates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation of residual carbon contained in UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+                <w:t xml:space="preserve">Yannis Ziouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivenet</w:t>
+                <w:t xml:space="preserve">Sophie Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grandjean</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 236, pp.246 - 256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 244, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780814v1</w:t>
+                <w:t xml:space="preserve">cea-02389158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (22), pp.3536-3540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of residual carbon contained in UO$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal growth methods dedicated to low solubility actinide oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Ziouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lalleman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 244, pp.45-51. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 236, pp.246 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02389158v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of Plutonium(IV) and Uranium(VI) with N,N-Dialkyl Amides from Crystallography, X-ray Absorption Spectra and Theoretical Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Hacene Cherkaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (11), pp.5558-5569. </w:t>
@@ -4501,64 +4501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Modes of Americium in the Am2(C2O4)3(H2O)6·4H2O Oxalate: Synthesis, Crystal Structure, Spectroscopic Characterizations and Comparison in the M2(C2O4)3(H2O)6·nH2O (M = Ln, An) Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,77 +4648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide oxalates, solid state structures and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,77 +4777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth and First Crystallographic Characterization of Mixed Uranium(IV)–Plutonium(III) Oxalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,77 +4911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Crystal Synthesis Methods Dedicated to Structural Investigations of Very Low Solubility Mixed-Actinide Oxalate Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,77 +5041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lanthanide Oxalato-nitrates Crystallized From Acidic Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifah A. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D. Poynton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. T. Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Cathode Architectures Customized for H 2 /O 2 Metal-Cation-Free Alkaline Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poynton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization pathway of the [Pu&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;12+&amp;lt;/sup&amp;gt; cluster in acetate medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5590,523 +5590,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
+                <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766140v1</w:t>
+                <w:t xml:space="preserve">hal-04766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion hydrothermale de peroxydes d’U(VI) et de Pu(IV) en oxydes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R3C 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704997v1</w:t>
+                <w:t xml:space="preserve">hal-04764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
+                <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764765v1</w:t>
+                <w:t xml:space="preserve">hal-04766140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion hydrothermale de peroxydes d’U(VI) et de Pu(IV) en oxydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
+              <w:t xml:space="preserve">R3C 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766147v1</w:t>
+                <w:t xml:space="preserve">hal-04704997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t>
               </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,90 +6347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium peroxide compound from a New Water-Soluble peroxo complexe of plutonium(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 - 2023 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Virtual event, France</w:t>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6580,103 +6580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés moléculaires d’oxalate d’actinide(IV) : structure et caractérisation de la liaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Autillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,2257 +6695,2257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Formation of a New Water Soluble Pu Peroxo Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Virot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Dieste Blanco</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy (ATAS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur; CEA Marcoule; CNRS; ICN Nice, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Radchem 1018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339471v1</w:t>
+                <w:t xml:space="preserve">cea-02339246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aupiais</w:t>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthon</w:t>
+                <w:t xml:space="preserve">E Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECRRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339260v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">JECRRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338560v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and outer sphere plutonium(IV) coordination with amide and carbamide ligands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the Formation of a New Water Soluble Pu Peroxo Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dirks</w:t>
+                <w:t xml:space="preserve">M. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dalodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boubals</w:t>
+                <w:t xml:space="preserve">O. Dieste Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium FuturesThe Science 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Advanced Techniques in Actinide Spectroscopy (ATAS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; CEA Marcoule; CNRS; ICN Nice, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400198v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radchem 1018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
+              <w:t xml:space="preserve">ATAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339246v1</w:t>
+                <w:t xml:space="preserve">cea-02338560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Speciation of An(III-IV)-complexes in presence of alpha-hydroxycarboxylate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Hennig</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actinides 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">ISMEC 2017 Acta of the International Symposia on Metal Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419641v1</w:t>
+                <w:t xml:space="preserve">hal-02433880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Drader</w:t>
+                <w:t xml:space="preserve">Etude de la précipitation quantitative de l’ion uranyle par des ligands organiques: cas de l’adamantane acétamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">12e Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433867v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la précipitation quantitative de l’ion uranyle par des ligands organiques: cas de l’adamantane acétamide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318999v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of thermochemistry in the development of actinides extraction processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">actinides 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433892v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of An(III-IV)-complexes in presence of alpha-hydroxycarboxylate ligands</w:t>
+                <w:t xml:space="preserve">Importance of thermochemistry in the development of actinides extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nikitenko</w:t>
+                <w:t xml:space="preserve">O. Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moisy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMEC 2017 Acta of the International Symposia on Metal Complexes</w:t>
+              <w:t xml:space="preserve">ISMEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433880v1</w:t>
+                <w:t xml:space="preserve">hal-02433892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de coordination des oxalates M2(C2O4)3(H2O)6·nH2O (avec M=Ln, An) : comparaison des séries 4f et 5f</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF d'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bagnols Sur Ceze, France</w:t>
+              <w:t xml:space="preserve">Pu Futures 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442244v1</w:t>
+                <w:t xml:space="preserve">hal-04748503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure, Spectroscopic Characterizations of Americium Oxalate, Am2(C2O4)3(H2O)6·nH2O; Comparison with the Ln series.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Modes de coordination des oxalates M2(C2O4)3(H2O)6·nH2O (avec M=Ln, An) : comparaison des séries 4f et 5f</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA Marcoule, Jun 2016, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">SCF d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748524v1</w:t>
+                <w:t xml:space="preserve">hal-02442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Drader</w:t>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure, Spectroscopic Characterizations of Americium Oxalate, Am2(C2O4)3(H2O)6·nH2O; Comparison with the Ln series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Actinide Separations Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Atalante 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA Marcoule, Jun 2016, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04729949v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of plutonium(iv) with o-donor ligands from crystallography, extended x-ray absorption fine structure and theoretical calculations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
+              <w:t xml:space="preserve">40th Actinide Separations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441954v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04729949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude structurale des complexes de Pu(IV), U(VI) et Tc(VII) / N,N-dialkylamides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Structure of plutonium(iv) with o-donor ligands from crystallography, extended x-ray absorption fine structure and theoretical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVeme Journee Nationale de Radiochimie et de chimie nucleaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02439438v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude structurale des complexes de Pu(IV), U(VI) et Tc(VII) / N,N-dialkylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pu Futures 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">XVeme Journee Nationale de Radiochimie et de chimie nucleaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748503v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02439438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and Thermodynamics Data to better describe the Efficiency of Actinides Separation by N,N-dialkylamides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cherkaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">9th international conference on f-element 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02506788v1</w:t>
+                <w:t xml:space="preserve">cea-02500825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Speciation and Thermodynamics Data to better describe the Efficiency of Actinides Separation by N,N-dialkylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on f-element 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Global 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02500825v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02506788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8963,103 +8963,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the speciation diagram of Pu(IV)-acetate system taking into account polynuclear species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France. 2023</w:t>
@@ -9101,64 +9101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paramétrique pour la synthèse de MOF (Metal-Organic Framework) à base d’actinides et de lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9196,90 +9196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation structurale de complexes de plutonium à base de ligands peroxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9411,51 +9411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3F1A70E"/>
+    <w:nsid w:val="4A69FAA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9642,51 +9642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-tamain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Briscese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Lohmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04146130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bodensteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00031F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ducres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02973" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFWSJT8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ziouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hacene Cherkaski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah A. Adams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Poynton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. T. Slade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Varcoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200700013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poynton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Carroll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Varcoe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076740c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H3V4T2P8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433880v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-tamain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janik Lohmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Autillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Briscese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bodensteiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03456" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04146130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ashraful Islam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Poulin-Ponnelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02376h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie H&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005147" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02137G" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01258" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn George" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00346" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00031F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ducres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02973" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Ziouane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFWSJT8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hacene Cherkaski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01781" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.08.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4DFMQ5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab Chapelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302587t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301039m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1265-AA04-05" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah A. Adams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Poynton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. T. Slade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Varcoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200700013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poynton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Slade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryony Carroll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Varcoe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076740c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H3V4T2P8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Acher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dirks" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441954v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moeyaert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506788v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03577315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauchy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>