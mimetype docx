--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -585,265 +585,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Microbiological Changes Associated with Fermentation of Durum Wheat for Lemzeïet Processing, a Traditional Algerian Fermented Food</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Bouasla</w:t>
+                <w:t xml:space="preserve">Production of stable emulsions using β‐glucans extracted from Pleurotus ostreatus to encapsulate oxidizable compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Bekhouche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vera Lavelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.2347. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr10112347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846323v1</w:t>
+                <w:t xml:space="preserve">hal-03846334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of stable emulsions using β‐glucans extracted from Pleurotus ostreatus to encapsulate oxidizable compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and Microbiological Changes Associated with Fermentation of Durum Wheat for Lemzeïet Processing, a Traditional Algerian Fermented Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Becila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bouasla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gallotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+                <w:t xml:space="preserve">Rania Boussekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Lavelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farida Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (7), </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr10112347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846334v1</w:t>
+                <w:t xml:space="preserve">hal-03846323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of a mushroom by-product in oil-in-water emulsions for the microencapsulation of sunflower oil by spray drying</w:t>
               </w:r>
@@ -946,90 +946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Pleurotus ostreatus β-Glucans on Oxidative Stability of Active Compounds Encapsulated in Powders during Storage and In Vitro Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Lavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (12), pp.1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,303 +1057,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of oxidative stability of dry emulsion containing antioxidants by modifying process conditions</w:t>
+                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57, pp.1915-1920</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594037v1</w:t>
+                <w:t xml:space="preserve">hal-02620685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
+                <w:t xml:space="preserve">Improvement of oxidative stability of dry emulsion containing antioxidants by modifying process conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.1915-1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620685v1</w:t>
+                <w:t xml:space="preserve">hal-01594037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of α-tocopherol on oxidative stability of oil during spray drying and storage of dried emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,64 +1770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of liquid emulsions to structure spray dried particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2022,493 +2022,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of fine emulsions at pilot scale for oil compounds encapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk powder agglomerate growth and properties in fluidized bed agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Barkouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.039⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (4-5), pp.523 - 535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0132-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191439v1</w:t>
+                <w:t xml:space="preserve">hal-01003295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of agglomerates shape parameters with three dimensional reconstruction based on laser displacement sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluidized bed agglomeration of skim milk powder: Analysis of sampling for the follow-up of agglomerate growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Zavala de Paz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+                <w:t xml:space="preserve">Ramdane Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/mms-2013-0035⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 238, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286506v1</w:t>
+                <w:t xml:space="preserve">hal-01564452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk powder agglomerate growth and properties in fluidized bed agglomeration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of fine emulsions at pilot scale for oil compounds encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0132-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.452-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003295v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized bed agglomeration of skim milk powder: Analysis of sampling for the follow-up of agglomerate growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of agglomerates shape parameters with three dimensional reconstruction based on laser displacement sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Zavala de Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Castillo Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soto Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.02.030⟩</w:t>
+              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.407-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/mms-2013-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01564452v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling and simulation of maltodextrin solutions spray drying to control stickiness</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ordonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ordonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3929,77 +3929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of oxidative stability of dry emulsion containing antioxidants by modifying process conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Engegneria Chimica (AIDIC). Milan, ITA., May 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,260 +4018,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of antioxidant distribution in spray dried O/W emulsions on the preservation of functionality during storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Drying of O/W emulsions under a synchrotron source UV microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOF 2015 - 6. International Symposium on Delivery of Functionality in Complex Food Systems. Physically-Inspired Approaches from the Nanoscale to the Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259116v1</w:t>
+                <w:t xml:space="preserve">hal-01259735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of O/W emulsions under a synchrotron source UV microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+                <w:t xml:space="preserve">Role of antioxidant distribution in spray dried O/W emulsions on the preservation of functionality during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axelle Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOF 2015 - 6. International Symposium on Delivery of Functionality in Complex Food Systems. Physically-Inspired Approaches from the Nanoscale to the Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259735v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of spray-dried emulsions and impact on encapsulation efficiency</w:t>
               </w:r>
@@ -4395,90 +4395,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale design of dry emulsion structure by spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Azagoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress On Food Structure Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Porto, Portugal</w:t>
@@ -4501,505 +4501,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of emulsion size in oil compounds encapsulation in spray-dried powders</w:t>
+                <w:t xml:space="preserve">Effect of glass transition temperature on maltodextrin agglomerate growth in fluidised bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Munoz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aviles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARTEC - International Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">6. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285899v1</w:t>
+                <w:t xml:space="preserve">hal-01288989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEM observation of maltodextrin DE 12 and DE 21 particles during water adsorption and desorption in relation with stickiness</w:t>
+                <w:t xml:space="preserve">Role of emulsion size in oil compounds encapsulation in spray-dried powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PARTEC - International Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595614v1</w:t>
+                <w:t xml:space="preserve">hal-01285899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glass transition temperature on maltodextrin agglomerate growth in fluidised bed</w:t>
+                <w:t xml:space="preserve">ESEM observation of maltodextrin DE 12 and DE 21 particles during water adsorption and desorption in relation with stickiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Aviles</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aviles Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">EuroDrying' 2013 - 4. European Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288989v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of thermal zones and population balance modelling of fluidized bed spray granulation</w:t>
+                <w:t xml:space="preserve">Evolution of particle properties during spray drying in relation with stickiness and agglomeration control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jimenèz</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gianfrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Science and Technology of Powders and Sintered Materials (STPMF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285247v1</w:t>
+                <w:t xml:space="preserve">hal-01285245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of particle properties during spray drying in relation with stickiness and agglomeration control</w:t>
+                <w:t xml:space="preserve">Identification of thermal zones and population balance modelling of fluidized bed spray granulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Palzer</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jimenèz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Science and Technology of Powders and Sintered Materials (STPMF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285245v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder agglomeration during the spray-drying process: measurements of air properties</w:t>
               </w:r>
@@ -5372,256 +5372,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la DTS du solide dans un broyeur à billes agité humide</w:t>
+                <w:t xml:space="preserve">Use of breakage functions to identify the mechanisms of fragmentation involved in a fine grinding process : influence on the shape of the fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Contal</w:t>
+                <w:t xml:space="preserve">Sandrine Hiltgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès français de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. p.73-78</w:t>
+              <w:t xml:space="preserve">601th event of the EFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. p.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808363v1</w:t>
+                <w:t xml:space="preserve">hal-01808934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of breakage functions to identify the mechanisms of fragmentation involved in a fine grinding process : influence on the shape of the fragments</w:t>
+                <w:t xml:space="preserve">Mesure de la DTS du solide dans un broyeur à billes agité humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hiltgun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">P. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">601th event of the EFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. p.853-856</w:t>
+              <w:t xml:space="preserve">6ème Congrès français de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. p.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808934v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall modeling of breakage and classification in an alpine 100 AFG air jet mill</w:t>
               </w:r>
@@ -5823,256 +5823,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and prediction by dimensional analysis of the evolution of the drop size distribution in a spray generated by a bifluid nozzle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Valorization of orange by-products for packaging films production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Umaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Simal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460571v1</w:t>
+                <w:t xml:space="preserve">hal-04395700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of orange by-products for packaging films production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Simal</w:t>
+                <w:t xml:space="preserve">Study and prediction by dimensional analysis of the evolution of the drop size distribution in a spray generated by a bifluid nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395700v1</w:t>
+                <w:t xml:space="preserve">hal-04460571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction par analyse dimensionnelle des caractéristiques d’un spray généré par une buse pression</w:t>
               </w:r>
@@ -6166,64 +6166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of liquid emulsions to structure spray dried particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6261,64 +6261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil distribution in spray dried o/w emulsions: methodology for oil extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6559,368 +6559,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma encapsulation in powder by spray drying, and fluid bed agglomeration and coating</w:t>
+                <w:t xml:space="preserve">Fluidization in food powder production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Food Process Engineering Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Handbook of food powders : processes and properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing Limited, 688 p., 2013, 978-0-8570-9513-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7906-2_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1533/9780857098672.1.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594185v1</w:t>
+                <w:t xml:space="preserve">hal-01285898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Food Powder Agglomeration Engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aroma encapsulation in powder by spray drying, and fluid bed agglomeration and coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Food and Nutrition Research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-410540-9.00002-8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Food Process Engineering Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 677 p., 2013, Food Engineering Series, 978-1-4614-7905-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7906-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209443v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidization in food powder production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in Food Powder Agglomeration Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of food powders : processes and properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Woodhead Publishing Limited, 688 p., 2013, 978-0-8570-9513-8. </w:t>
+              <w:t xml:space="preserve">Advances in Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69 (1 ére édition), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2013, Advances in Food and Nutrition Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9780857098672.1.178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-410540-9.00002-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285898v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume estimation of small particles using three-dimensional reconstruction from multiple views</w:t>
               </w:r>
@@ -7376,51 +7376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozong Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fazzino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Uma&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Simal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Dalmau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13132138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lavelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rossell&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PVJ6K40-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nuzzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Bergenstahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4FD7LMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Azagoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipro Nath Dubey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PS2KR2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Jimenez Munguia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cortes Ferre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1238V6Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemari&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924JS6K9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zavala de Paz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo Casta&#241;eda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soto Herrera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mms-2013-0035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carcel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0132-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Smail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFC5LP5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gianfrancesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0352-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350903129987" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Castaneda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/319B688A3435E4F4804A72B09531DF419554214A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ordonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60654J31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jim&#233;nez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLMJW3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657PJCTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.05.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP7V6PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00142-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11A6AFC06AFD0CE4A0521EEC57F01615721E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiltgun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)89693-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6FC2D00F245A01B587575A324CD9C50F64BF42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(96)00275-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N620L4M4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Niane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Sloth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles Aviles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jimen&#232;z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.057" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21G4GFW2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK03B2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Eloualia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQV4HGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hiltgun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781461479055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7F960AB3E348FC4CBD3812148226C440141D0E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.178" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL109N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozong Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fazzino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Uma&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Simal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Dalmau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13132138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lavelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13949" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rossell&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PVJ6K40-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nuzzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Bergenstahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4FD7LMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Azagoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipro Nath Dubey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PS2KR2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Jimenez Munguia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cortes Ferre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1238V6Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carcel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0132-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Smail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFC5LP5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemari&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924JS6K9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zavala de Paz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soto Herrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mms-2013-0035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gianfrancesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0352-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350903129987" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Castaneda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/319B688A3435E4F4804A72B09531DF419554214A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ordonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60654J31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jim&#233;nez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLMJW3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657PJCTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.05.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP7V6PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00142-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11A6AFC06AFD0CE4A0521EEC57F01615721E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiltgun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)89693-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6FC2D00F245A01B587575A324CD9C50F64BF42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(96)00275-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N620L4M4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Niane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Sloth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles Aviles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK03B2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jimen&#232;z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21G4GFW2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Eloualia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQV4HGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hiltgun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.178" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781461479055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7F960AB3E348FC4CBD3812148226C440141D0E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL109N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>