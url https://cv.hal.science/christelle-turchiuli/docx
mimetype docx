--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1057,303 +1057,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
+                <w:t xml:space="preserve">Improvement of oxidative stability of dry emulsion containing antioxidants by modifying process conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.1915-1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620685v1</w:t>
+                <w:t xml:space="preserve">hal-01594037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of oxidative stability of dry emulsion containing antioxidants by modifying process conditions</w:t>
+                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57, pp.1915-1920</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594037v1</w:t>
+                <w:t xml:space="preserve">hal-02620685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of α-tocopherol on oxidative stability of oil during spray drying and storage of dried emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,64 +1770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of liquid emulsions to structure spray dried particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 115, pp.452-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,234 +2592,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of powder stickiness along spray drying process in relation to agglomeration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agglomerates structure characterization using 3D-image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Palzer</w:t>
+                <w:t xml:space="preserve">Eduardo Castillo-Castaneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (5), pp.415-427. </w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (1-2), pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02726350903129987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.200700028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283081v1</w:t>
+                <w:t xml:space="preserve">hal-01284666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomerates structure characterization using 3D-image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of powder stickiness along spray drying process in relation to agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gianfrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Castillo-Castaneda</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppsc.200700028⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (5), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726350903129987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284666v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder agglomeration during the spray-drying process: measurements of air properties</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ordonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ordonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3942,64 +3942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Engegneria Chimica (AIDIC). Milan, ITA., May 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4050,77 +4050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOF 2015 - 6. International Symposium on Delivery of Functionality in Complex Food Systems. Physically-Inspired Approaches from the Nanoscale to the Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
@@ -4149,64 +4149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of antioxidant distribution in spray dried O/W emulsions on the preservation of functionality during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,90 +4395,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale design of dry emulsion structure by spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Azagoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress On Food Structure Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Porto, Portugal</w:t>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gianfrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Science and Technology of Powders and Sintered Materials (STPMF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5372,256 +5372,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of breakage functions to identify the mechanisms of fragmentation involved in a fine grinding process : influence on the shape of the fragments</w:t>
+                <w:t xml:space="preserve">Mesure de la DTS du solide dans un broyeur à billes agité humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hiltgun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">601th event of the EFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. p.853-856</w:t>
+              <w:t xml:space="preserve">6ème Congrès français de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. p.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808934v1</w:t>
+                <w:t xml:space="preserve">hal-01808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la DTS du solide dans un broyeur à billes agité humide</w:t>
+                <w:t xml:space="preserve">Use of breakage functions to identify the mechanisms of fragmentation involved in a fine grinding process : influence on the shape of the fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Contal</w:t>
+                <w:t xml:space="preserve">Sandrine Hiltgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès français de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. p.73-78</w:t>
+              <w:t xml:space="preserve">601th event of the EFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. p.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808363v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall modeling of breakage and classification in an alpine 100 AFG air jet mill</w:t>
               </w:r>
@@ -5823,256 +5823,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of orange by-products for packaging films production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Simal</w:t>
+                <w:t xml:space="preserve">Study and prediction by dimensional analysis of the evolution of the drop size distribution in a spray generated by a bifluid nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395700v1</w:t>
+                <w:t xml:space="preserve">hal-04460571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and prediction by dimensional analysis of the evolution of the drop size distribution in a spray generated by a bifluid nozzle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Valorization of orange by-products for packaging films production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Umaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Simal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460571v1</w:t>
+                <w:t xml:space="preserve">hal-04395700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction par analyse dimensionnelle des caractéristiques d’un spray généré par une buse pression</w:t>
               </w:r>
@@ -6166,64 +6166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of liquid emulsions to structure spray dried particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6261,64 +6261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil distribution in spray dried o/w emulsions: methodology for oil extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume estimation of small particles using three-dimensional reconstruction from multiple views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Castillo-Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozong Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fazzino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Uma&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Simal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Dalmau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13132138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lavelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13949" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rossell&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PVJ6K40-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nuzzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Bergenstahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4FD7LMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Azagoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipro Nath Dubey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PS2KR2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Jimenez Munguia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cortes Ferre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1238V6Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carcel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0132-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Smail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFC5LP5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemari&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924JS6K9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zavala de Paz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soto Herrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mms-2013-0035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gianfrancesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0352-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350903129987" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Castaneda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/319B688A3435E4F4804A72B09531DF419554214A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ordonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60654J31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jim&#233;nez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLMJW3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657PJCTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.05.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP7V6PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00142-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11A6AFC06AFD0CE4A0521EEC57F01615721E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiltgun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)89693-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6FC2D00F245A01B587575A324CD9C50F64BF42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(96)00275-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N620L4M4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Niane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Sloth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles Aviles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK03B2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jimen&#232;z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21G4GFW2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Eloualia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQV4HGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hiltgun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.178" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781461479055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7F960AB3E348FC4CBD3812148226C440141D0E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL109N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozong Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fazzino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Miao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Uma&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Simal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Dalmau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13132138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lavelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13949" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rossell&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PVJ6K40-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nuzzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Bergenstahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4FD7LMF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Azagoh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipro Nath Dubey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PS2KR2H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Jimenez Munguia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cortes Ferre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1238V6Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Barkouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Carcel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0132-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Smail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFC5LP5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemari&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.02.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924JS6K9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zavala de Paz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soto Herrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mms-2013-0035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gianfrancesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0352-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Castaneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200700028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/319B688A3435E4F4804A72B09531DF419554214A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350903129987" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ordonnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60654J31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jim&#233;nez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLMJW3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657PJCTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2004.05.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP7V6PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00142-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11A6AFC06AFD0CE4A0521EEC57F01615721E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hiltgun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)89693-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6FC2D00F245A01B587575A324CD9C50F64BF42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(96)00275-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N620L4M4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Niane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Sloth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aviles Aviles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK03B2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jimen&#232;z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21G4GFW2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Eloualia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQV4HGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hiltgun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.178" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9781461479055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7F960AB3E348FC4CBD3812148226C440141D0E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL109N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>