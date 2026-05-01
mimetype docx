--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -940,165 +940,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire face à la colère : réponse logique et traitement comportemental (une lecture de Sénèque, De ira, III. 25-43)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seneca's De Ira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Gruyter, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diogenes of Babylonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288027v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01551489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte du stoïcisme sur la politique romaine</w:t>
               </w:r>
@@ -1183,522 +1183,522 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser le rire, de l'Antiquité à la Modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nanterre. A paraître, Au détour des Anciens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le souffle de la raison. Le défi des Stoïciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PLON-Renaissance. 2023, 9782259314411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser le rire, de l'Antiquité à la Modernité</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas de conscience et conflits de devoirs. Les origines de la casuistique, d'Homère aux Stoïciens (inédit HDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres. A paraître, Anagogê, Marwan Rashed</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hécaton de Rhodes. Les Fragments, texte, traduction et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VRIN. 2022, Histoire des doctrines de l'Antiquité Classique, 978-2-7116-3002-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les philosophes face au vice, de Socrate à Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Veillard, Christelle and Renaut, Olivier and El Murr, Dimitri. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004432390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres. A paraître, Anagogê, Marwan Rashed</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stoïciens: une philosophie de l'exigence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2017, Aimer les philosophes, 978-2-340-01685-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">VRIN. 2022, Histoire des doctrines de l'Antiquité Classique, 978-2-7116-3002-8</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hécaton de Rhodes et la transformation de l’éthique stoïcienne: introduction, traduction et commentaire des fragments et témoignages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2017, Histoire des doctrines de l'Antiquité Classique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551495v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04251826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Stoïciens II. Le Stoïcisme intermédiaire. Diogène de Babylonie, Panétius de Rhodes, Posidonius d'Apamée</w:t>
               </w:r>
@@ -2146,147 +2146,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N\textdegree{} 151 (4), pp.9--28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Aperçus de la Pensée Stoïcienne, N°151, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.151.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866736v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">hal-04314373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stoïciens étaient-ils démocrates ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Aperçus de la Pensée Stoïcienne, N°151, pp.9-28. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, N\textdegree{} 151 (4), pp.9--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.151.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314373v1</w:t>
+                <w:t xml:space="preserve">hal-02866736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurèle</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108641487.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04288027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04313302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04313257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/57620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02866736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.151.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.752" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05332266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Veillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65279-0_2-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108641487.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07176-1.p.0417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04288027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04313302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04313257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/57620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04314373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.151.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02866736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.752" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dross" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03877005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03940769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01551602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>