--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -727,295 +727,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la séparation de phases de digestat par un coagulant-floculant biosource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Negrell</w:t>
+                <w:t xml:space="preserve">Experimental study and modelling of a filtration–consolidation step: Towards the development of a design tool for cassava dewatering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa van der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+                <w:t xml:space="preserve">Arnaud Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/202304021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.111338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679733v1</w:t>
+                <w:t xml:space="preserve">hal-04117766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of a filtration–consolidation step: Towards the development of a design tool for cassava dewatering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chapuis</w:t>
+                <w:t xml:space="preserve">Optimisation de la séparation de phases de digestat par un coagulant-floculant biosource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Delpech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 342, pp.111338. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/202304021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117766v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of digestate phase separation using a bio sourced coagulant-flocculant</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3471,303 +3471,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t>
+                <w:t xml:space="preserve">Feasibility study of microfiltration for algae separation in an innovative nuclear effluents decontamination process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tahar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
+                <w:t xml:space="preserve">D. de Gouvion Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+                <w:t xml:space="preserve">L. Schrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599812v1</w:t>
+                <w:t xml:space="preserve">hal-01084654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of microfiltration for algae separation in an innovative nuclear effluents decontamination process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Farhi</w:t>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rivasseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.5660-5668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084654v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of micropollutant removal in biological wastewater treatments: A review</w:t>
               </w:r>
@@ -3876,290 +3876,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Rondet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903349v1</w:t>
+                <w:t xml:space="preserve">hal-02597241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.2229 - 2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597241v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination des micropolluants par les stations d'épuration domestiques</w:t>
               </w:r>
@@ -4279,64 +4279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sludge drying reed beds for septage treatment: Towards design and operation recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropollutant and sludge characterization for modeling sorption equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5615,51 +5615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized CHitosan as a biosourced coagulant/flocculant for solid and liquid phase separation of sewage sludge digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negrell C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battimelli A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -6370,64 +6370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.5</w:t>
@@ -6564,103 +6564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of xenobiotics by adsorption on two mineral adsorbent materials as an alternative to activated carbon: a comparative batch approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA world water congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.6</w:t>
@@ -6689,90 +6689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption de substances pharmaceutiques sur matériaux minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6814,64 +6814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds: influence of sludge characteristics and loading rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6909,64 +6909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sludge drying reed beds for septage treatment: towards design and operation recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7381,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage de la sorption et de la biodégradation de micropolluants dans un modèle biocinétique : nouveau protocole expérimental et premiers résultats</w:t>
+                <w:t xml:space="preserve">Calibration of sorption and biodegradation of micropollutants in a biokinetic model: New experimental protocol and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
@@ -7439,118 +7439,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Polluants émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">Conference WWTmod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596890v1</w:t>
+                <w:t xml:space="preserve">hal-02596947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of sorption and biodegradation of micropollutants in a biokinetic model: New experimental protocol and first results</w:t>
+                <w:t xml:space="preserve">Calage de la sorption et de la biodégradation de micropolluants dans un modèle biocinétique : nouveau protocole expérimental et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
@@ -7564,94 +7564,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference WWTmod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">Conférence Polluants émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596947v1</w:t>
+                <w:t xml:space="preserve">hal-02596890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7727,51 +7727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD06344E"/>
+    <w:nsid w:val="292129CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7958,51 +7958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3068-5018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112195261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christelle.wisniewski@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline L&#232;bre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06132-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labaky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba N. Rajha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Bakos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gyarmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Csizmadia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Till" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate Vilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate-Vilet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.03.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1378729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivasseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XT1WZR1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0W3V42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.06.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Pajoum Shariati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mehrnia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahreh Madadkhah Salmasi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLGPT2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902575d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rodde-Pellegrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(02)00005-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N5V5DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00805-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNJWG5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pellegrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450800307" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKB7XD3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherif" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00311-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQNTDB62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00487-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFC339296774AAC09AC82A42465BD8061554962A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon Cruz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(98)00046-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6451B5E472D73104642F3A5C73EE5D2E439BBCF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(96)03898-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64M7PXXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;bre S." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrell C." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battimelli A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176729v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3068-5018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112195261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christelle.wisniewski@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline L&#232;bre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06132-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labaky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba N. Rajha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Bakos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gyarmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Csizmadia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Till" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate Vilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate-Vilet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.03.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1378729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivasseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XT1WZR1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0W3V42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.06.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Pajoum Shariati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mehrnia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahreh Madadkhah Salmasi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLGPT2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902575d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rodde-Pellegrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(02)00005-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N5V5DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00805-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNJWG5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pellegrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450800307" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKB7XD3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherif" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00311-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQNTDB62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00487-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFC339296774AAC09AC82A42465BD8061554962A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon Cruz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(98)00046-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6451B5E472D73104642F3A5C73EE5D2E439BBCF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(96)03898-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64M7PXXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;bre S." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrell C." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battimelli A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176729v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>