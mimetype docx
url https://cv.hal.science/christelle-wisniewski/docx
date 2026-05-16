--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -121,92 +121,113 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">112195261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JQAA3a0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable du Dép. de Physicochimie et Biophysique en Sciences Pharmaceutiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UFR des Sciences Pharmaceutiques et Biologiques de Montpellier, Université de MontpellierUMR QualiSud - Equipe Ingénierie des produits et procédés durables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tel. +33 (0)4 11 75 96 64e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">christelle.wisniewski@umontpellier.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FONCTION ACTUELLE ET CARRIERE UNIVERSITAIRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2008Professeur des Universités (PR EX) – section CNU 85Université de MontpellierUnités de rattachement : 	UFR des Sciences Pharmaceutiques et Biologiques de Montpellier, UMR Qualisud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -313,5272 +334,5272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized chitosan as an alternative to polyacrylamide flocculents for phase separation of sewage sludge digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.7077-7094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13762-024-06132-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving dried mango physicochemical properties using conventional hot-air drying coupled with a novel technology “intensification of vaporization by decompression to the vacuum”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Labaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba N. Rajha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95, pp.103739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2024.103739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental data on filtration–consolidation dewatering kinetics of different cassava flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa van der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and modelling of a filtration–consolidation step: Towards the development of a design tool for cassava dewatering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa van der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 342, pp.111338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la séparation de phases de digestat par un coagulant-floculant biosource</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimization of digestate phase separation using a bio sourced coagulant-flocculant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain David</w:t>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.21-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 4, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679733v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of digestate phase separation using a bio sourced coagulant-flocculant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la séparation de phases de digestat par un coagulant-floculant biosource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain David</w:t>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 4, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/202304021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117832v1</w:t>
+                <w:t xml:space="preserve">hal-04679733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approach to predict the fouling propensity of orange juice suspended particles through relevant physical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kapitan-Gnimdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (3), pp.1049-1061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijfs.16242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous and filamentous bulking in activated sludge: Rheological and hydrodynamic modelling based on experimental data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic behavior and fouling propensity of concentrated suspended particles of orange juice with defined size distributions: Towards a better control of the deposit layer properties during microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Dahdouh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118155⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.112473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450051v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behavior and fouling propensity of concentrated suspended particles of orange juice with defined size distributions: Towards a better control of the deposit layer properties during microfiltration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viscous and filamentous bulking in activated sludge: Rheological and hydrodynamic modelling based on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Bakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gyarmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112473⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.118155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180316v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tributyltin in Wastewater: Influence on the Performance of Suspended Growth Biological Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Nurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14091483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ripening on the physical properties of mango purees and application of simultaneous rheometry and in situ FTIR spectroscopy for rapid identification of biochemical and rheological changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Role of dispersing and dispersed phases in the viscoelastic properties and the flow behavior of fruit juices during concentration operation: Case of orange juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Delalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 300, pp.110507. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.121-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177495v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dispersing and dispersed phases in the viscoelastic properties and the flow behavior of fruit juices during concentration operation: Case of orange juice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of ripening on the physical properties of mango purees and application of simultaneous rheometry and in situ FTIR spectroscopy for rapid identification of biochemical and rheological changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Labaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Dahdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, pp.110507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177496v1</w:t>
+                <w:t xml:space="preserve">hal-05177495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative non-destructive sorting technique for juicy stone fruits: textural properties of fresh mangos and purees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better identification of naringin and narirutin dispersion state in grapefruit peel press liquor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zarate-Vilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delalonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.06.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.205 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491552v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration-compression step as downstream process for flavonoids extraction from citrus peels: Performances and flavonoids dispersion state in the filtrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Delalonde</w:t>
+                <w:t xml:space="preserve">Innovative non-destructive sorting technique for juicy stone fruits: textural properties of fresh mangos and purees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Labaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wisniewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Louka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 120, pp.104 - 113. </w:t>
+              <w:t xml:space="preserve">, 2020, 123, pp.188 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489895v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better identification of naringin and narirutin dispersion state in grapefruit peel press liquor</w:t>
+                <w:t xml:space="preserve">Filtration-compression step as downstream process for flavonoids extraction from citrus peels: Performances and flavonoids dispersion state in the filtrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zarate-Vilet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">N. Zarate Vilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Delalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.03.023⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.104 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490454v1</w:t>
+                <w:t xml:space="preserve">hal-03489895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed membranes configuration for the microfiltration of fruit-based suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216, pp.25 - 33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prospects for immersed hollow-fiber membranes in fruit juices microfiltration: Case of grapefruit juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 246, pp.75-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the nature of the compounds present in solid and liquid compartments of activated sludge impact its rheological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (1), pp.60-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2017.1378729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotins’ fate in lagoon sewage system: dealkylation and sludge sorption/desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiwari Ophithakorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr Sabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thunwadee Tachapattaworakul Suksaroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (22), pp.22832 - 22842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-016-7396-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of orange juices for a better knowledge of their suspended solids interactions at low and high concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174, pp.15-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environmental application of functionalized chitosan: enhancement of the separation of the solid and liquid fractions of digestate from anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.1155-1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pac-2016-0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-cartography of orange juices foulant particles: Contribution to a better control of fouling during microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 509, pp.164-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of relevant physicochemical characteristics for predicting fruit juices filterability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kapitan-Gnimdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141, pp.59-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.11.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale experimental strategy for determining micropollutant partition coefficient and biodegradation constants in activated sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.4383-4395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3646-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of microfiltration for algae separation in an innovative nuclear effluents decontamination process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Gouvion Saint Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 125, pp.126-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (8), pp.5660-5668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of micropollutant removal in biological wastewater treatments: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 443, pp.733-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds (SDRBs): Influence of sludge characteristics and loading rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.161-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the understanding of micro-pollutant sorption mechanisms in wastewater biological processes: case of the tributyltin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (19), pp.2229 - 2233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2012.729769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination des micropolluants par les stations d'épuration domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, p. 6 - p. 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sludge drying reed beds for septage treatment: Towards design and operation recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (17), pp.8327-8330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane bioreactor for treatment of pharmaceutical wastewater containing acetaminophen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micropollutant and sludge characterization for modeling sorption equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Mehrnia</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahreh Madadkhah Salmasi</w:t>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Héran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 250 (2), pp.798 - 800. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.1100-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2008.11.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es902575d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01699397v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutant and sludge characterization for modeling sorption equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane bioreactor for treatment of pharmaceutical wastewater containing acetaminophen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Pajoum Shariati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Barret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Mohammad Reza Mehrnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bahreh Madadkhah Salmasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (3), pp.1100-1106. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 250 (2), pp.798 - 800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es902575d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2008.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663553v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirometric needs of heterotrophic populations developed in an immersed membrane bioreactor working in sequenced aeration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sequenced aeration in a membrane bioreactor: Specific nitrogen removal rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Tazi-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1369-703X(02)00005-0⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (3), pp.386 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450800307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736317v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a membrane bioreactor for denitrification of brine from an electrodialysis process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Respirometric needs of heterotrophic populations developed in an immersed membrane bioreactor working in sequenced aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rodde-Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Tazi-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (1), pp.2 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1369-703X(02)00005-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00805-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736321v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequenced aeration in a membrane bioreactor: Specific nitrogen removal rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a membrane bioreactor for denitrification of brine from an electrodialysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Persin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pellegrin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Toufik Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Sandeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grasmick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.5450800307⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 149 (1-3), pp.331 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00805-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736319v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification of drinking water by the association of an electrodialysis process and a membrane bioreactor: feasibility and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sandeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grasmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 139 (1-3), pp.199 - 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0011-9164(01)00311-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical particle size in membrane bioreactors Case of a denitrifying bacterial suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grasmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 178 (1-2), pp.141 - 150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00487-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of organic carbon removal by a mixed culture in a membrane bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leon Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grasmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3 (1), pp.61 - 69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1369-703X(98)00046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floc size distribution in a membrane bioreactor and consequences for membrane fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grasmick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 138 (2-3), pp.403 - 411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(96)03898-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5588,1444 +5609,1444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized CHitosan as a biosourced coagulant/flocculant for solid and liquid phase separation of sewage sludge digestate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la séparation des phases solide et liquide de digestats de boues de stations d’épuration par ajout d’un coagulant-floculant biosourcé en vue de valorisations ciblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lèbre S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negrell C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battimelli A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la séparation des phases solide et liquide de digestats de boues de station d'épuration par ajout d'un coagulant/floculant biosourcé en vue de valorisations ciblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain David</w:t>
+                <w:t xml:space="preserve">Claire Negrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Negrell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des fractions particulaires, colloïdales et solubles au comportement rhéologique d'un jus d'orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Delalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Matériaux complexes et interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFR, Dec 2019, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tributyltin (TBT) on the bacterial activity in suspended-growth biological wastewater treatment Systems (conventional activated sludge and membrane bioreactor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Delarbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering-3rd European Congress of Applied Biotechnology (EPIC 5)-5th European Process Intensification Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du devenir des micropolluants dans les stations d’épuration : Etat de l’art et evolution futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92ème congrès de l’ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight for micropollutants in activated sludge: variability of influent concentrations and effects of operating parameters on removal performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Adsorption de substances pharmaceutiques sur matériaux minéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.5</w:t>
+              <w:t xml:space="preserve">Polluants émergents : quels dés pour une meilleure gestion de l’eau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597396v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we currently model micropollutants fate through WWTPs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A new insight for micropollutants in activated sludge: variability of influent concentrations and effects of operating parameters on removal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA/WEF Wastewater Treatment Modelling Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.19</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598181v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of xenobiotics by adsorption on two mineral adsorbent materials as an alternative to activated carbon: a comparative batch approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do we currently model micropollutants fate through WWTPs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA world water congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.6</w:t>
+              <w:t xml:space="preserve">3rd IWA/WEF Wastewater Treatment Modelling Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597907v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption de substances pharmaceutiques sur matériaux minéraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Removal of xenobiotics by adsorption on two mineral adsorbent materials as an alternative to activated carbon: a comparative batch approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Wisniewski</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polluants émergents : quels dés pour une meilleure gestion de l’eau ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.18</w:t>
+              <w:t xml:space="preserve">IWA world water congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596929v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and hydraulic properties of sludge deposit on sludge drying reed beds: influence of sludge characteristics and loading rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WETPOL conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sludge drying reed beds for septage treatment: towards design and operation recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IWA International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Venice, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7035,210 +7056,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et application de la pression osmotique : osmolarité - osmolalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François- Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrin E., Willand N., Didier P. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie analytique - Chimie organique - Biophysique - L'enseignement en fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.127-131, 2023, Objectif Internat Pharmacie, 9782294779862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mieux valoriser matière organique et nutriments présents dans les eaux usées urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, Questions Ouvertes, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7248,418 +7269,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative selection strategy of fresh mangos: Up-grading mangos through puree making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Labaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST International Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rotterdam, Netherlands. EFFoST, 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of sorption and biodegradation of micropollutants in a biokinetic model: New experimental protocol and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference WWTmod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Mont Saint Anne, Canada. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage de la sorption et de la biodégradation de micropolluants dans un modèle biocinétique : nouveau protocole expérimental et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Polluants émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Nantes, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7727,51 +7748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="292129CA"/>
+    <w:nsid w:val="5F1B31E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7958,51 +7979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3068-5018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112195261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christelle.wisniewski@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline L&#232;bre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06132-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labaky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba N. Rajha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Bakos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gyarmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Csizmadia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Till" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate Vilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate-Vilet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.03.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1378729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farhi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivasseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XT1WZR1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0W3V42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.06.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Pajoum Shariati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mehrnia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahreh Madadkhah Salmasi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLGPT2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902575d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rodde-Pellegrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(02)00005-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N5V5DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00805-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNJWG5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pellegrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450800307" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKB7XD3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherif" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00311-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQNTDB62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00487-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFC339296774AAC09AC82A42465BD8061554962A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon Cruz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(98)00046-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6451B5E472D73104642F3A5C73EE5D2E439BBCF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(96)03898-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64M7PXXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;bre S." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrell C." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battimelli A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176729v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597396v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelle-wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3068-5018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112195261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JQAA3a0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christelle.wisniewski@umontpellier.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline L&#232;bre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06132-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labaky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Grosmaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba N. Rajha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2024.103739" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a van der Werf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111338" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202304021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demoulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Bakos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gyarmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Csizmadia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Till" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.11.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate-Vilet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wisniewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalonde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.03.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zarate Vilet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouqui&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1378729" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiwari Ophithakorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr Sabah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwadee Tachapattaworakul Suksaroj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7396-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farhi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivasseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XT1WZR1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.11.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0W3V42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXN5T1N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Rondet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.729769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.06.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902575d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Pajoum Shariati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Mehrnia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahreh Madadkhah Salmasi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLGPT2X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pellegrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450800307" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKB7XD3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rodde-Pellegrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(02)00005-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N5V5DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00805-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNJWG5L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cherif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grasmick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00311-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQNTDB62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00487-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFC339296774AAC09AC82A42465BD8061554962A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leon Cruz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(98)00046-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6451B5E472D73104642F3A5C73EE5D2E439BBCF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(96)03898-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64M7PXXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;bre S." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrell C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battimelli A." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Delarbre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593766v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois- Xavier Legrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596890v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>