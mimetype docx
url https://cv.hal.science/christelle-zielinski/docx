--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -106,278 +106,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Acquisition of Typing Skills Without Formal Training by School-Aged Children</w:t>
+                <w:t xml:space="preserve">Anomia prehabilitation in temporal lobe epilepsy surgery: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+                <w:t xml:space="preserve">Véronique Sabadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-025-10736-7⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781976v3</w:t>
+                <w:t xml:space="preserve">hal-05070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomia prehabilitation in temporal lobe epilepsy surgery: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sabadell</w:t>
+                <w:t xml:space="preserve">On the Acquisition of Typing Skills Without Formal Training by School-Aged Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.18449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-025-10736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070930v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar gaze behavior during dialogue perception in Congenitally Deaf children with Cochlear Implants and normal hearing children</w:t>
               </w:r>
@@ -621,291 +621,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of speech degradation on the ability to track and predict turn structure in conversation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaïh Mohamed</w:t>
+                <w:t xml:space="preserve">Typing expertise in a large student population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.020⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41235-022-00424-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823231v1</w:t>
+                <w:t xml:space="preserve">hal-03767064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing expertise in a large student population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+                <w:t xml:space="preserve">The effect of speech degradation on the ability to track and predict turn structure in conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaïh Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.105-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41235-022-00424-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767064v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative language rehabilitation in drug-resistant temporal lobe epilepsy (PReLang)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sabadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.13094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Mohamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lonobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Zira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03979533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA077110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sabadell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.13094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239;h Mohamed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.01.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lonobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Zira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hammam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03979533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA077110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>